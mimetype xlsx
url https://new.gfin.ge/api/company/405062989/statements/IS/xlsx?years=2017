--- v0 (2026-07-21)
+++ v1 (2026-09-23)
@@ -702,105 +702,105 @@
         </is>
       </c>
       <c r="B14" s="6" t="n"/>
     </row>
     <row r="15">
       <c r="A15" s="9" t="inlineStr">
         <is>
           <t>EBIT / Operating Income</t>
         </is>
       </c>
       <c r="B15" s="10" t="n">
         <v>295.012</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="5" t="inlineStr">
         <is>
           <t>Total Other Income</t>
         </is>
       </c>
       <c r="B16" s="6" t="n">
         <v>321.195</v>
       </c>
     </row>
     <row r="17">
-      <c r="A17" s="7" t="inlineStr">
-[...5 lines deleted...]
-        <v>319.651</v>
+      <c r="A17" s="9" t="inlineStr">
+        <is>
+          <t>Profit Before Tax</t>
+        </is>
+      </c>
+      <c r="B17" s="10" t="n">
+        <v>616.207</v>
       </c>
     </row>
     <row r="18">
-      <c r="A18" s="12" t="inlineStr">
-[...6 lines deleted...]
-      </c>
+      <c r="A18" s="5" t="inlineStr">
+        <is>
+          <t>Total Income Tax</t>
+        </is>
+      </c>
+      <c r="B18" s="6" t="n"/>
     </row>
     <row r="19">
-      <c r="A19" s="9" t="inlineStr">
-[...5 lines deleted...]
-        <v>616.207</v>
+      <c r="A19" s="15" t="inlineStr">
+        <is>
+          <t>Net Profit / (Loss)</t>
+        </is>
+      </c>
+      <c r="B19" s="16" t="n">
+        <v>257.617</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" s="5" t="inlineStr">
         <is>
-          <t>Total Income Tax</t>
-[...2 lines deleted...]
-      <c r="B20" s="6" t="n"/>
+          <t>Net Margin</t>
+        </is>
+      </c>
+      <c r="B20" s="11" t="n">
+        <v>0.1420999620503407</v>
+      </c>
     </row>
     <row r="21">
-      <c r="A21" s="15" t="inlineStr">
-[...5 lines deleted...]
-        <v>257.617</v>
+      <c r="A21" s="5" t="inlineStr">
+        <is>
+          <t>Other Comprehensive Income</t>
+        </is>
+      </c>
+      <c r="B21" s="6" t="n">
+        <v>-5.658</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" s="5" t="inlineStr">
         <is>
-          <t>Net Margin</t>
-[...3 lines deleted...]
-        <v>0.1420999620503407</v>
+          <t>Total Comprehensive Income</t>
+        </is>
+      </c>
+      <c r="B22" s="6" t="n">
+        <v>251.959</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" s="17" t="inlineStr">
         <is>
           <t>Values in GEL thousands. Comma separators, parentheses for negatives.</t>
         </is>
       </c>
     </row>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="A24:B24"/>
     <mergeCell ref="A2:B2"/>
     <mergeCell ref="A1:B1"/>
   </mergeCells>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>