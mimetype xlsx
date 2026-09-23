--- v0 (2026-07-31)
+++ v1 (2026-09-23)
@@ -683,110 +683,110 @@
         <is>
           <t xml:space="preserve">   Investments in Subsidiaries</t>
         </is>
       </c>
       <c r="B13" s="8" t="n">
         <v>0.103</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="11" t="inlineStr">
         <is>
           <t>TOTAL ASSETS</t>
         </is>
       </c>
       <c r="B14" s="12" t="n">
         <v>553.547</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="5" t="inlineStr">
         <is>
           <t>Total Current Liabilities</t>
         </is>
       </c>
       <c r="B15" s="6" t="n">
-        <v>44.006</v>
+        <v>215.204</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="9" t="inlineStr">
         <is>
           <t xml:space="preserve">   Employee benefits</t>
         </is>
       </c>
       <c r="B16" s="10" t="n">
         <v>329.984</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="7" t="inlineStr">
         <is>
-          <t xml:space="preserve">   Taxes payable</t>
+          <t xml:space="preserve">   Other Liabilities</t>
         </is>
       </c>
       <c r="B17" s="8" t="n">
-        <v>113.689</v>
+        <v>171.198</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="9" t="inlineStr">
         <is>
+          <t xml:space="preserve">   Taxes payable</t>
+        </is>
+      </c>
+      <c r="B18" s="10" t="n">
+        <v>113.689</v>
+      </c>
+    </row>
+    <row r="19">
+      <c r="A19" s="7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">   Trade payables</t>
+        </is>
+      </c>
+      <c r="B19" s="8" t="n">
+        <v>44.006</v>
+      </c>
+    </row>
+    <row r="20">
+      <c r="A20" s="9" t="inlineStr">
+        <is>
           <t xml:space="preserve">   Current portion of long-term debt &amp; leases</t>
         </is>
       </c>
-      <c r="B18" s="10" t="n">
+      <c r="B20" s="10" t="n">
         <v>-443.673</v>
       </c>
     </row>
-    <row r="19">
-      <c r="A19" s="5" t="inlineStr">
+    <row r="21">
+      <c r="A21" s="5" t="inlineStr">
         <is>
           <t>Total Non-Current Liabilities</t>
         </is>
       </c>
-      <c r="B19" s="6" t="n">
-[...19 lines deleted...]
-      <c r="B21" s="10" t="n">
+      <c r="B21" s="6" t="n">
         <v>443.673</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" s="11" t="inlineStr">
         <is>
           <t>TOTAL LIABILITIES</t>
         </is>
       </c>
       <c r="B22" s="12" t="n">
         <v>658.8770000000001</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" s="5" t="inlineStr">
         <is>
           <t>Total Equity</t>
         </is>
       </c>
       <c r="B23" s="6" t="n">
         <v>-105.33</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" s="7" t="inlineStr">