--- v0 (2026-08-04)
+++ v1 (2026-09-23)
@@ -597,99 +597,99 @@
         <is>
           <t>11.8%</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="7" t="inlineStr">
         <is>
           <t>EBITDA Margin</t>
         </is>
       </c>
       <c r="B6" s="8" t="inlineStr">
         <is>
           <t>6.6%</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="7" t="inlineStr">
         <is>
           <t>EBITDAR</t>
         </is>
       </c>
       <c r="B7" s="8" t="inlineStr">
         <is>
-          <t>402</t>
+          <t>405</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="7" t="inlineStr">
         <is>
           <t>EBITDAR Margin</t>
         </is>
       </c>
       <c r="B8" s="8" t="inlineStr">
         <is>
           <t>7.4%</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="5" t="inlineStr">
         <is>
           <t>EBIT Margin</t>
         </is>
       </c>
       <c r="B9" s="6" t="inlineStr">
         <is>
-          <t>6.5%</t>
+          <t>6.6%</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="9" t="inlineStr">
         <is>
           <t>Net Profit Margin</t>
         </is>
       </c>
       <c r="B10" s="10" t="inlineStr">
         <is>
           <t>4.9%</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="5" t="inlineStr">
         <is>
           <t>Operating Expense % of Sales</t>
         </is>
       </c>
       <c r="B11" s="6" t="inlineStr">
         <is>
-          <t>5.2%</t>
+          <t>5.1%</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="9" t="inlineStr">
         <is>
           <t>Return on Assets (ROA)</t>
         </is>
       </c>
       <c r="B12" s="10" t="inlineStr">
         <is>
           <t>24.6%</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="5" t="inlineStr">
         <is>
           <t>Return on Equity (ROE)</t>
         </is>
       </c>
       <c r="B13" s="6" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>