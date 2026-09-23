--- v0 (2026-07-31)
+++ v1 (2026-09-23)
@@ -653,101 +653,101 @@
         <is>
           <t xml:space="preserve">   Property, Plant and Equipment</t>
         </is>
       </c>
       <c r="B10" s="10" t="n">
         <v>482.971</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="11" t="inlineStr">
         <is>
           <t>TOTAL ASSETS</t>
         </is>
       </c>
       <c r="B11" s="12" t="n">
         <v>582.26</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="5" t="inlineStr">
         <is>
           <t>Total Current Liabilities</t>
         </is>
       </c>
       <c r="B12" s="6" t="n">
-        <v>528.193</v>
+        <v>536.8680000000001</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="7" t="inlineStr">
         <is>
           <t xml:space="preserve">   Current Borrowings</t>
         </is>
       </c>
       <c r="B13" s="8" t="n">
         <v>398.588</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="9" t="inlineStr">
         <is>
           <t xml:space="preserve">   Trade payables</t>
         </is>
       </c>
       <c r="B14" s="10" t="n">
         <v>129.605</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="7" t="inlineStr">
         <is>
+          <t xml:space="preserve">   Other Liabilities</t>
+        </is>
+      </c>
+      <c r="B15" s="8" t="n">
+        <v>8.675000000000001</v>
+      </c>
+    </row>
+    <row r="16">
+      <c r="A16" s="9" t="inlineStr">
+        <is>
           <t xml:space="preserve">   Taxes payable</t>
         </is>
       </c>
-      <c r="B15" s="8" t="n">
+      <c r="B16" s="10" t="n">
         <v>4.74</v>
       </c>
     </row>
-    <row r="16">
-      <c r="A16" s="5" t="inlineStr">
+    <row r="17">
+      <c r="A17" s="5" t="inlineStr">
         <is>
           <t>Total Non-Current Liabilities</t>
         </is>
       </c>
-      <c r="B16" s="6" t="n">
-[...10 lines deleted...]
-        <v>8.675000000000001</v>
+      <c r="B17" s="6" t="n">
+        <v>4.74</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="11" t="inlineStr">
         <is>
           <t>TOTAL LIABILITIES</t>
         </is>
       </c>
       <c r="B18" s="12" t="n">
         <v>541.6080000000001</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="5" t="inlineStr">
         <is>
           <t>Total Equity</t>
         </is>
       </c>
       <c r="B19" s="6" t="n">
         <v>40.652</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" s="11" t="inlineStr">
         <is>