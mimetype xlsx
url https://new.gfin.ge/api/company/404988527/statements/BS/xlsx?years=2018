--- v0 (2026-08-03)
+++ v1 (2026-09-23)
@@ -713,81 +713,81 @@
         <is>
           <t xml:space="preserve">   Other intangible assets</t>
         </is>
       </c>
       <c r="B16" s="10" t="n">
         <v>1.717</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="11" t="inlineStr">
         <is>
           <t>TOTAL ASSETS</t>
         </is>
       </c>
       <c r="B17" s="12" t="n">
         <v>3626.384</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="5" t="inlineStr">
         <is>
           <t>Total Current Liabilities</t>
         </is>
       </c>
       <c r="B18" s="6" t="n">
+        <v>1535.978</v>
+      </c>
+    </row>
+    <row r="19">
+      <c r="A19" s="7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">   Trade payables</t>
+        </is>
+      </c>
+      <c r="B19" s="8" t="n">
         <v>1477.878</v>
       </c>
     </row>
-    <row r="19">
-      <c r="A19" s="5" t="inlineStr">
+    <row r="20">
+      <c r="A20" s="9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">   Other Liabilities</t>
+        </is>
+      </c>
+      <c r="B20" s="10" t="n">
+        <v>58.1</v>
+      </c>
+    </row>
+    <row r="21">
+      <c r="A21" s="5" t="inlineStr">
         <is>
           <t>Total Non-Current Liabilities</t>
         </is>
       </c>
-      <c r="B19" s="6" t="n">
-[...9 lines deleted...]
-      <c r="B20" s="8" t="n">
+      <c r="B21" s="6" t="n">
         <v>1173.431</v>
-      </c>
-[...8 lines deleted...]
-        <v>58.1</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" s="11" t="inlineStr">
         <is>
           <t>TOTAL LIABILITIES</t>
         </is>
       </c>
       <c r="B22" s="12" t="n">
         <v>2709.409</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" s="5" t="inlineStr">
         <is>
           <t>Total Equity</t>
         </is>
       </c>
       <c r="B23" s="6" t="n">
         <v>916.975</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" s="11" t="inlineStr">
         <is>