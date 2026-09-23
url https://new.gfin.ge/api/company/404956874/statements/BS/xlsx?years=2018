--- v0 (2026-08-04)
+++ v1 (2026-09-23)
@@ -737,66 +737,66 @@
       <c r="B18" s="10" t="n">
         <v>491.515</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="7" t="inlineStr">
         <is>
           <t xml:space="preserve">   Trade payables</t>
         </is>
       </c>
       <c r="B19" s="8" t="n">
         <v>113.399</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" s="9" t="inlineStr">
         <is>
           <t xml:space="preserve">   Employee benefits</t>
         </is>
       </c>
       <c r="B20" s="10" t="n">
         <v>41.242</v>
       </c>
     </row>
     <row r="21">
-      <c r="A21" s="5" t="inlineStr">
+      <c r="A21" s="7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">   Other Liabilities</t>
+        </is>
+      </c>
+      <c r="B21" s="8" t="n">
+        <v>3.63</v>
+      </c>
+    </row>
+    <row r="22">
+      <c r="A22" s="5" t="inlineStr">
         <is>
           <t>Total Non-Current Liabilities</t>
         </is>
       </c>
-      <c r="B21" s="6" t="n"/>
-[...9 lines deleted...]
-      </c>
+      <c r="B22" s="6" t="n"/>
     </row>
     <row r="23">
       <c r="A23" s="11" t="inlineStr">
         <is>
           <t>TOTAL LIABILITIES</t>
         </is>
       </c>
       <c r="B23" s="12" t="n">
         <v>1272.494</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" s="5" t="inlineStr">
         <is>
           <t>Total Equity</t>
         </is>
       </c>
       <c r="B24" s="6" t="n">
         <v>545.216</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" s="11" t="inlineStr">
         <is>
           <t>Balance Check (Assets - L&amp;E)</t>