--- v0 (2026-07-21)
+++ v1 (2026-09-23)
@@ -626,104 +626,104 @@
       </c>
     </row>
     <row r="7">
       <c r="A7" s="7" t="inlineStr">
         <is>
           <t>Gross Profit</t>
         </is>
       </c>
       <c r="B7" s="8" t="n">
         <v>41673</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="5" t="inlineStr">
         <is>
           <t>Gross Margin</t>
         </is>
       </c>
       <c r="B8" s="9" t="n">
         <v>0.9870206769143317</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="5" t="inlineStr">
         <is>
+          <t>Other Operating Income</t>
+        </is>
+      </c>
+      <c r="B9" s="6" t="n">
+        <v>112</v>
+      </c>
+    </row>
+    <row r="10">
+      <c r="A10" s="5" t="inlineStr">
+        <is>
           <t>Total Operating Expenses</t>
         </is>
       </c>
-      <c r="B9" s="6" t="n">
-[...4 lines deleted...]
-      <c r="A10" s="10" t="inlineStr">
+      <c r="B10" s="6" t="n">
+        <v>-7271</v>
+      </c>
+    </row>
+    <row r="11">
+      <c r="A11" s="10" t="inlineStr">
         <is>
           <t xml:space="preserve">   Other administrative and operating expenses</t>
         </is>
       </c>
-      <c r="B10" s="11" t="n">
+      <c r="B11" s="11" t="n">
         <v>-4892</v>
       </c>
     </row>
-    <row r="11">
-      <c r="A11" s="12" t="inlineStr">
+    <row r="12">
+      <c r="A12" s="12" t="inlineStr">
         <is>
           <t xml:space="preserve">   Personnel expense</t>
         </is>
       </c>
-      <c r="B11" s="13" t="n">
+      <c r="B12" s="13" t="n">
         <v>-1758</v>
       </c>
     </row>
-    <row r="12">
-      <c r="A12" s="10" t="inlineStr">
+    <row r="13">
+      <c r="A13" s="10" t="inlineStr">
         <is>
           <t xml:space="preserve">   Consultancy fee</t>
         </is>
       </c>
-      <c r="B12" s="11" t="n">
+      <c r="B13" s="11" t="n">
         <v>-585</v>
       </c>
     </row>
-    <row r="13">
-[...8 lines deleted...]
-    </row>
     <row r="14">
-      <c r="A14" s="10" t="inlineStr">
+      <c r="A14" s="12" t="inlineStr">
         <is>
           <t xml:space="preserve">   Auditors remuneration</t>
         </is>
       </c>
-      <c r="B14" s="11" t="n">
+      <c r="B14" s="13" t="n">
         <v>-36</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="7" t="inlineStr">
         <is>
           <t>EBITDA</t>
         </is>
       </c>
       <c r="B15" s="8" t="n">
         <v>34514</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="7" t="inlineStr">
         <is>
           <t>EBITDA Margin</t>
         </is>
       </c>
       <c r="B16" s="14" t="n">
         <v>0.8174605054356837</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="5" t="inlineStr">
@@ -754,66 +754,66 @@
       <c r="B19" s="6" t="n">
         <v>594</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" s="5" t="inlineStr">
         <is>
           <t>Total Interest Expense</t>
         </is>
       </c>
       <c r="B20" s="6" t="n">
         <v>-21724</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" s="5" t="inlineStr">
         <is>
           <t>Total Other Income</t>
         </is>
       </c>
       <c r="B21" s="6" t="n">
         <v>2681</v>
       </c>
     </row>
     <row r="22">
-      <c r="A22" s="12" t="inlineStr">
+      <c r="A22" s="10" t="inlineStr">
         <is>
           <t xml:space="preserve">   Other income</t>
         </is>
       </c>
-      <c r="B22" s="13" t="n">
+      <c r="B22" s="11" t="n">
         <v>2244</v>
       </c>
     </row>
     <row r="23">
-      <c r="A23" s="10" t="inlineStr">
+      <c r="A23" s="12" t="inlineStr">
         <is>
           <t xml:space="preserve">   Net gain (loss) from foreign exchange operations</t>
         </is>
       </c>
-      <c r="B23" s="11" t="n">
+      <c r="B23" s="13" t="n">
         <v>437</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" s="7" t="inlineStr">
         <is>
           <t>Profit Before Tax</t>
         </is>
       </c>
       <c r="B24" s="8" t="n">
         <v>5009</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" s="5" t="inlineStr">
         <is>
           <t>Total Income Tax</t>
         </is>
       </c>
       <c r="B25" s="6" t="n"/>
     </row>
     <row r="26">
       <c r="A26" s="15" t="inlineStr">
         <is>
           <t>Net Profit / (Loss)</t>