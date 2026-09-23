--- v0 (2026-07-29)
+++ v1 (2026-09-23)
@@ -627,147 +627,147 @@
       <c r="B7" s="10" t="n">
         <v>80.071</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="7" t="inlineStr">
         <is>
           <t xml:space="preserve">   Trade Receivables</t>
         </is>
       </c>
       <c r="B8" s="8" t="n">
         <v>64.502</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="9" t="inlineStr">
         <is>
           <t xml:space="preserve">   Prepayments</t>
         </is>
       </c>
       <c r="B9" s="10" t="n">
         <v>9.234999999999999</v>
       </c>
     </row>
     <row r="10">
-      <c r="A10" s="7" t="inlineStr">
-[...5 lines deleted...]
-        <v>0.489</v>
+      <c r="A10" s="5" t="inlineStr">
+        <is>
+          <t>Total Non-Current Assets</t>
+        </is>
+      </c>
+      <c r="B10" s="6" t="n">
+        <v>889.862</v>
       </c>
     </row>
     <row r="11">
-      <c r="A11" s="5" t="inlineStr">
-[...5 lines deleted...]
-        <v>889.862</v>
+      <c r="A11" s="7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">   Property, Plant and Equipment</t>
+        </is>
+      </c>
+      <c r="B11" s="8" t="n">
+        <v>889.373</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="9" t="inlineStr">
         <is>
-          <t xml:space="preserve">   Property, Plant and Equipment</t>
+          <t xml:space="preserve">   Other non current assets</t>
         </is>
       </c>
       <c r="B12" s="10" t="n">
-        <v>889.373</v>
+        <v>0.489</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="11" t="inlineStr">
         <is>
           <t>TOTAL ASSETS</t>
         </is>
       </c>
       <c r="B13" s="12" t="n">
         <v>1231.638</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="5" t="inlineStr">
         <is>
           <t>Total Current Liabilities</t>
         </is>
       </c>
       <c r="B14" s="6" t="n">
         <v>195.998</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="7" t="inlineStr">
         <is>
-          <t xml:space="preserve">   Non current borrowings</t>
+          <t xml:space="preserve">   Current Borrowings</t>
         </is>
       </c>
       <c r="B15" s="8" t="n">
-        <v>802.01</v>
+        <v>86.976</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="9" t="inlineStr">
         <is>
-          <t xml:space="preserve">   Current Borrowings</t>
+          <t xml:space="preserve">   Trade payables</t>
         </is>
       </c>
       <c r="B16" s="10" t="n">
-        <v>86.976</v>
+        <v>75.51000000000001</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="7" t="inlineStr">
         <is>
           <t xml:space="preserve">   Taxes payable</t>
         </is>
       </c>
       <c r="B17" s="8" t="n">
         <v>35.369</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="5" t="inlineStr">
         <is>
           <t>Total Non-Current Liabilities</t>
         </is>
       </c>
       <c r="B18" s="6" t="n">
         <v>803.867</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="9" t="inlineStr">
         <is>
-          <t xml:space="preserve">   Trade payables</t>
+          <t xml:space="preserve">   Non current borrowings</t>
         </is>
       </c>
       <c r="B19" s="10" t="n">
-        <v>75.51000000000001</v>
+        <v>802.01</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" s="11" t="inlineStr">
         <is>
           <t>TOTAL LIABILITIES</t>
         </is>
       </c>
       <c r="B20" s="12" t="n">
         <v>999.865</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" s="5" t="inlineStr">
         <is>
           <t>Total Equity</t>
         </is>
       </c>
       <c r="B21" s="6" t="n">
         <v>231.773</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" s="11" t="inlineStr">
         <is>