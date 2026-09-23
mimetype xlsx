--- v0 (2026-07-22)
+++ v1 (2026-09-23)
@@ -599,70 +599,72 @@
           <t>Line Item</t>
         </is>
       </c>
       <c r="B4" s="4" t="inlineStr">
         <is>
           <t>2018</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="5" t="inlineStr">
         <is>
           <t>Total Revenue</t>
         </is>
       </c>
       <c r="B5" s="6" t="n">
         <v>1805</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="5" t="inlineStr">
         <is>
           <t>Total COGS</t>
         </is>
       </c>
-      <c r="B6" s="6" t="n"/>
+      <c r="B6" s="6" t="n">
+        <v>22</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="7" t="inlineStr">
         <is>
           <t>Gross Profit</t>
         </is>
       </c>
       <c r="B7" s="8" t="n">
-        <v>1805</v>
+        <v>1827</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="5" t="inlineStr">
         <is>
           <t>Gross Margin</t>
         </is>
       </c>
       <c r="B8" s="9" t="n">
-        <v>1</v>
+        <v>1.01218836565097</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="5" t="inlineStr">
         <is>
           <t>Total Operating Expenses</t>
         </is>
       </c>
       <c r="B9" s="6" t="n">
         <v>-3202</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="10" t="inlineStr">
         <is>
           <t xml:space="preserve">   Other administrative and operating expenses</t>
         </is>
       </c>
       <c r="B10" s="11" t="n">
         <v>-2105</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="12" t="inlineStr">
         <is>
@@ -678,81 +680,81 @@
         <is>
           <t xml:space="preserve">   Consultancy fee</t>
         </is>
       </c>
       <c r="B12" s="11" t="n">
         <v>-307</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="12" t="inlineStr">
         <is>
           <t xml:space="preserve">   Rental expenses</t>
         </is>
       </c>
       <c r="B13" s="13" t="n">
         <v>-113</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="7" t="inlineStr">
         <is>
           <t>EBITDA</t>
         </is>
       </c>
       <c r="B14" s="8" t="n">
-        <v>-1397</v>
+        <v>-1375</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="7" t="inlineStr">
         <is>
           <t>EBITDA Margin</t>
         </is>
       </c>
       <c r="B15" s="14" t="n">
-        <v>-0.7739612188365651</v>
+        <v>-0.7617728531855956</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="5" t="inlineStr">
         <is>
           <t>Total D&amp;A</t>
         </is>
       </c>
       <c r="B16" s="6" t="n">
         <v>-279</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="7" t="inlineStr">
         <is>
           <t>EBIT / Operating Income</t>
         </is>
       </c>
       <c r="B17" s="8" t="n">
-        <v>-1676</v>
+        <v>-1654</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="5" t="inlineStr">
         <is>
           <t>Total Interest Income</t>
         </is>
       </c>
       <c r="B18" s="6" t="n">
         <v>26</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="5" t="inlineStr">
         <is>
           <t>Total Interest Expense</t>
         </is>
       </c>
       <c r="B19" s="6" t="n">
         <v>-29</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" s="5" t="inlineStr">
         <is>
@@ -768,51 +770,51 @@
         <is>
           <t xml:space="preserve">   Net Gains/(losses) from disposal of subsidiaries, associates and joint ventures</t>
         </is>
       </c>
       <c r="B21" s="11" t="n">
         <v>546</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" s="12" t="inlineStr">
         <is>
           <t xml:space="preserve">   Net gain (loss) from foreign exchange operations</t>
         </is>
       </c>
       <c r="B22" s="13" t="n">
         <v>165</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" s="7" t="inlineStr">
         <is>
           <t>Profit Before Tax</t>
         </is>
       </c>
       <c r="B23" s="8" t="n">
-        <v>-968</v>
+        <v>-946</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" s="5" t="inlineStr">
         <is>
           <t>Total Income Tax</t>
         </is>
       </c>
       <c r="B24" s="6" t="n"/>
     </row>
     <row r="25">
       <c r="A25" s="15" t="inlineStr">
         <is>
           <t>Net Profit / (Loss)</t>
         </is>
       </c>
       <c r="B25" s="16" t="n">
         <v>-946</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" s="5" t="inlineStr">
         <is>
           <t>Net Margin</t>
         </is>