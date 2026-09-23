--- v0 (2026-07-22)
+++ v1 (2026-09-23)
@@ -599,70 +599,72 @@
           <t>Line Item</t>
         </is>
       </c>
       <c r="B4" s="4" t="inlineStr">
         <is>
           <t>2017</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="5" t="inlineStr">
         <is>
           <t>Total Revenue</t>
         </is>
       </c>
       <c r="B5" s="6" t="n">
         <v>13631</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="5" t="inlineStr">
         <is>
           <t>Total COGS</t>
         </is>
       </c>
-      <c r="B6" s="6" t="n"/>
+      <c r="B6" s="6" t="n">
+        <v>-585</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="7" t="inlineStr">
         <is>
           <t>Gross Profit</t>
         </is>
       </c>
       <c r="B7" s="8" t="n">
-        <v>13631</v>
+        <v>13046</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="5" t="inlineStr">
         <is>
           <t>Gross Margin</t>
         </is>
       </c>
       <c r="B8" s="9" t="n">
-        <v>1</v>
+        <v>0.9570831193602817</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="5" t="inlineStr">
         <is>
           <t>Total Operating Expenses</t>
         </is>
       </c>
       <c r="B9" s="6" t="n">
         <v>-10245</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="10" t="inlineStr">
         <is>
           <t xml:space="preserve">   Other administrative and operating expenses</t>
         </is>
       </c>
       <c r="B10" s="11" t="n">
         <v>-7838</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="12" t="inlineStr">
         <is>
@@ -688,131 +690,131 @@
         <is>
           <t xml:space="preserve">   Advertising and marketing expenses</t>
         </is>
       </c>
       <c r="B13" s="13" t="n">
         <v>-435</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="10" t="inlineStr">
         <is>
           <t xml:space="preserve">   Utility and communication services</t>
         </is>
       </c>
       <c r="B14" s="11" t="n">
         <v>-49</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="7" t="inlineStr">
         <is>
           <t>EBITDA</t>
         </is>
       </c>
       <c r="B15" s="8" t="n">
-        <v>3386</v>
+        <v>2801</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="7" t="inlineStr">
         <is>
           <t>EBITDA Margin</t>
         </is>
       </c>
       <c r="B16" s="14" t="n">
-        <v>0.248404372386472</v>
+        <v>0.2054874917467537</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="5" t="inlineStr">
         <is>
           <t>Total D&amp;A</t>
         </is>
       </c>
       <c r="B17" s="6" t="n">
         <v>-6568</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="7" t="inlineStr">
         <is>
           <t>EBIT / Operating Income</t>
         </is>
       </c>
       <c r="B18" s="8" t="n">
-        <v>-3182</v>
+        <v>-3767</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="5" t="inlineStr">
         <is>
           <t>Total Interest Expense</t>
         </is>
       </c>
       <c r="B19" s="6" t="n">
         <v>-1979</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" s="5" t="inlineStr">
         <is>
           <t>Total Other Income</t>
         </is>
       </c>
       <c r="B20" s="6" t="n">
         <v>-555</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" s="12" t="inlineStr">
         <is>
           <t xml:space="preserve">   Other income</t>
         </is>
       </c>
       <c r="B21" s="13" t="n">
         <v>-528</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" s="10" t="inlineStr">
         <is>
           <t xml:space="preserve">   Net Gains/(losses) on disposals of property, plant and equipment</t>
         </is>
       </c>
       <c r="B22" s="11" t="n">
         <v>-27</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" s="7" t="inlineStr">
         <is>
           <t>Profit Before Tax</t>
         </is>
       </c>
       <c r="B23" s="8" t="n">
-        <v>-5716</v>
+        <v>-6301</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" s="5" t="inlineStr">
         <is>
           <t>Total Income Tax</t>
         </is>
       </c>
       <c r="B24" s="6" t="n"/>
     </row>
     <row r="25">
       <c r="A25" s="15" t="inlineStr">
         <is>
           <t>Net Profit / (Loss)</t>
         </is>
       </c>
       <c r="B25" s="16" t="n">
         <v>-14421</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" s="5" t="inlineStr">
         <is>
           <t>Net Margin</t>
         </is>