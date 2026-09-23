--- v0 (2026-08-06)
+++ v1 (2026-09-23)
@@ -777,159 +777,159 @@
         <is>
           <t>482</t>
         </is>
       </c>
     </row>
     <row r="21">
       <c r="A21" s="7" t="inlineStr">
         <is>
           <t>Total Debt</t>
         </is>
       </c>
       <c r="B21" s="8" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
     </row>
     <row r="22">
       <c r="A22" s="9" t="inlineStr">
         <is>
           <t>Current Ratio</t>
         </is>
       </c>
       <c r="B22" s="10" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>1.95x</t>
         </is>
       </c>
     </row>
     <row r="23">
       <c r="A23" s="5" t="inlineStr">
         <is>
           <t>Quick Ratio</t>
         </is>
       </c>
       <c r="B23" s="6" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>1.95x</t>
         </is>
       </c>
     </row>
     <row r="24">
       <c r="A24" s="9" t="inlineStr">
         <is>
           <t>Cash Ratio</t>
         </is>
       </c>
       <c r="B24" s="10" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>0.50x</t>
         </is>
       </c>
     </row>
     <row r="25">
       <c r="A25" s="13" t="inlineStr">
         <is>
           <t>Total Current Assets</t>
         </is>
       </c>
       <c r="B25" s="14" t="inlineStr">
         <is>
           <t>1,879</t>
         </is>
       </c>
     </row>
     <row r="26">
       <c r="A26" s="13" t="inlineStr">
         <is>
           <t>Total Current Liabilities</t>
         </is>
       </c>
       <c r="B26" s="14" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>964</t>
         </is>
       </c>
     </row>
     <row r="27">
       <c r="A27" s="5" t="inlineStr">
         <is>
           <t>Inventory</t>
         </is>
       </c>
       <c r="B27" s="6" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
     </row>
     <row r="28">
       <c r="A28" s="9" t="inlineStr">
         <is>
           <t>Trade Receivables</t>
         </is>
       </c>
       <c r="B28" s="10" t="inlineStr">
         <is>
           <t>1,097</t>
         </is>
       </c>
     </row>
     <row r="29">
       <c r="A29" s="5" t="inlineStr">
         <is>
           <t>Trade Payables</t>
         </is>
       </c>
       <c r="B29" s="6" t="inlineStr">
         <is>
           <t>964</t>
         </is>
       </c>
     </row>
     <row r="30">
       <c r="A30" s="9" t="inlineStr">
         <is>
           <t>Net Working Capital</t>
         </is>
       </c>
       <c r="B30" s="10" t="inlineStr">
         <is>
-          <t>1,879</t>
+          <t>916</t>
         </is>
       </c>
     </row>
     <row r="31">
       <c r="A31" s="5" t="inlineStr">
         <is>
           <t>Net Working Capital % of Revenue</t>
         </is>
       </c>
       <c r="B31" s="6" t="inlineStr">
         <is>
-          <t>37.7%</t>
+          <t>18.4%</t>
         </is>
       </c>
     </row>
     <row r="32">
       <c r="A32" s="9" t="inlineStr">
         <is>
           <t>Trade Working Capital</t>
         </is>
       </c>
       <c r="B32" s="10" t="inlineStr">
         <is>
           <t>134</t>
         </is>
       </c>
     </row>
     <row r="33">
       <c r="A33" s="5" t="inlineStr">
         <is>
           <t>Trade Working Capital % of Revenue</t>
         </is>
       </c>
       <c r="B33" s="6" t="inlineStr">
         <is>
           <t>2.7%</t>
         </is>