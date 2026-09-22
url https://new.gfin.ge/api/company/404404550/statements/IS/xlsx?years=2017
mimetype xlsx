--- v0 (2026-07-21)
+++ v1 (2026-09-22)
@@ -628,121 +628,121 @@
         <is>
           <t>Gross Profit</t>
         </is>
       </c>
       <c r="B7" s="8" t="n">
         <v>1714606</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="5" t="inlineStr">
         <is>
           <t>Gross Margin</t>
         </is>
       </c>
       <c r="B8" s="9" t="n">
         <v>1</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="5" t="inlineStr">
         <is>
           <t>Total Operating Expenses</t>
         </is>
       </c>
       <c r="B9" s="6" t="n">
-        <v>-1587139</v>
+        <v>-954406</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="10" t="inlineStr">
         <is>
           <t xml:space="preserve">   Other administrative and operating expenses</t>
         </is>
       </c>
       <c r="B10" s="11" t="n">
         <v>-941080</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="12" t="inlineStr">
         <is>
-          <t xml:space="preserve">   Impairment charge on property, plant and equipment</t>
+          <t xml:space="preserve">   Impairment of trade receivables</t>
         </is>
       </c>
       <c r="B11" s="13" t="n">
-        <v>-632733</v>
+        <v>-12686</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="10" t="inlineStr">
         <is>
-          <t xml:space="preserve">   Impairment of trade receivables</t>
+          <t xml:space="preserve">   Auditors remuneration</t>
         </is>
       </c>
       <c r="B12" s="11" t="n">
-        <v>-12686</v>
+        <v>-640</v>
       </c>
     </row>
     <row r="13">
-      <c r="A13" s="12" t="inlineStr">
-[...5 lines deleted...]
-        <v>-640</v>
+      <c r="A13" s="7" t="inlineStr">
+        <is>
+          <t>EBITDA</t>
+        </is>
+      </c>
+      <c r="B13" s="8" t="n">
+        <v>760200</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="7" t="inlineStr">
         <is>
-          <t>EBITDA</t>
-[...3 lines deleted...]
-        <v>127467</v>
+          <t>EBITDA Margin</t>
+        </is>
+      </c>
+      <c r="B14" s="14" t="n">
+        <v>0.4433671642348155</v>
       </c>
     </row>
     <row r="15">
-      <c r="A15" s="7" t="inlineStr">
-[...5 lines deleted...]
-        <v>0.07434186046240361</v>
+      <c r="A15" s="5" t="inlineStr">
+        <is>
+          <t>Total D&amp;A</t>
+        </is>
+      </c>
+      <c r="B15" s="6" t="n">
+        <v>-209609</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="5" t="inlineStr">
         <is>
-          <t>Total D&amp;A</t>
+          <t>Impairment (non-financial)</t>
         </is>
       </c>
       <c r="B16" s="6" t="n">
-        <v>-209609</v>
+        <v>-632733</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="7" t="inlineStr">
         <is>
           <t>EBIT / Operating Income</t>
         </is>
       </c>
       <c r="B17" s="8" t="n">
         <v>-82142</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="5" t="inlineStr">
         <is>
           <t>Total Interest Income</t>
         </is>
       </c>
       <c r="B18" s="6" t="n">
         <v>77151</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="5" t="inlineStr">
         <is>