--- v0 (2026-07-29)
+++ v1 (2026-09-23)
@@ -667,115 +667,117 @@
       <c r="B11" s="10" t="n">
         <v>-89.179</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="7" t="inlineStr">
         <is>
           <t xml:space="preserve">   Other Current Assets</t>
         </is>
       </c>
       <c r="B12" s="8" t="n">
         <v>66.643</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="9" t="inlineStr">
         <is>
           <t xml:space="preserve">   Prepayments</t>
         </is>
       </c>
       <c r="B13" s="10" t="n">
         <v>21.52</v>
       </c>
     </row>
     <row r="14">
-      <c r="A14" s="5" t="inlineStr">
+      <c r="A14" s="7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">   Current portion of non-current assets</t>
+        </is>
+      </c>
+      <c r="B14" s="8" t="n">
+        <v>-1865.711</v>
+      </c>
+    </row>
+    <row r="15">
+      <c r="A15" s="5" t="inlineStr">
         <is>
           <t>Total Non-Current Assets</t>
         </is>
       </c>
-      <c r="B14" s="6" t="n">
+      <c r="B15" s="6" t="n">
         <v>1539.876</v>
       </c>
     </row>
-    <row r="15">
-      <c r="A15" s="7" t="inlineStr">
+    <row r="16">
+      <c r="A16" s="9" t="inlineStr">
         <is>
           <t xml:space="preserve">   Property, Plant and Equipment</t>
         </is>
       </c>
-      <c r="B15" s="8" t="n">
+      <c r="B16" s="10" t="n">
         <v>10.084</v>
       </c>
     </row>
-    <row r="16">
-      <c r="A16" s="11" t="inlineStr">
+    <row r="17">
+      <c r="A17" s="7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">   Less: current portion of non-current assets</t>
+        </is>
+      </c>
+      <c r="B17" s="8" t="n">
+        <v>1529.792</v>
+      </c>
+    </row>
+    <row r="18">
+      <c r="A18" s="11" t="inlineStr">
         <is>
           <t>TOTAL ASSETS</t>
         </is>
       </c>
-      <c r="B16" s="12" t="n">
+      <c r="B18" s="12" t="n">
         <v>1819.068</v>
-      </c>
-[...16 lines deleted...]
-        <v>260.398</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="5" t="inlineStr">
         <is>
+          <t>Total Current Liabilities</t>
+        </is>
+      </c>
+      <c r="B19" s="6" t="n">
+        <v>229.898</v>
+      </c>
+    </row>
+    <row r="20">
+      <c r="A20" s="5" t="inlineStr">
+        <is>
           <t>Total Non-Current Liabilities</t>
         </is>
       </c>
-      <c r="B19" s="6" t="n">
-[...10 lines deleted...]
-        <v>229.898</v>
+      <c r="B20" s="6" t="n">
+        <v>260.398</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" s="11" t="inlineStr">
         <is>
           <t>TOTAL LIABILITIES</t>
         </is>
       </c>
       <c r="B21" s="12" t="n">
         <v>490.296</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" s="5" t="inlineStr">
         <is>
           <t>Total Equity</t>
         </is>
       </c>
       <c r="B22" s="6" t="n">
         <v>1328.772</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" s="9" t="inlineStr">
         <is>