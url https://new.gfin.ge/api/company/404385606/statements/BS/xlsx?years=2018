--- v0 (2026-07-31)
+++ v1 (2026-09-23)
@@ -683,91 +683,91 @@
         <is>
           <t xml:space="preserve">   Employee benefits</t>
         </is>
       </c>
       <c r="B13" s="8" t="n">
         <v>159.237</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="9" t="inlineStr">
         <is>
           <t xml:space="preserve">   Current Borrowings</t>
         </is>
       </c>
       <c r="B14" s="10" t="n">
         <v>113.279</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="7" t="inlineStr">
         <is>
           <t xml:space="preserve">   Current portion of long-term debt &amp; leases</t>
         </is>
       </c>
       <c r="B15" s="8" t="n">
-        <v>-99.556</v>
+        <v>-113.279</v>
       </c>
     </row>
     <row r="16">
-      <c r="A16" s="5" t="inlineStr">
+      <c r="A16" s="9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">   Other Liabilities</t>
+        </is>
+      </c>
+      <c r="B16" s="10" t="n">
+        <v>13.723</v>
+      </c>
+    </row>
+    <row r="17">
+      <c r="A17" s="5" t="inlineStr">
         <is>
           <t>Total Non-Current Liabilities</t>
         </is>
       </c>
-      <c r="B16" s="6" t="n">
+      <c r="B17" s="6" t="n">
         <v>1392.92</v>
-      </c>
-[...8 lines deleted...]
-        <v>1279.641</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="7" t="inlineStr">
         <is>
-          <t xml:space="preserve">   Less: current portion of long-term debt &amp; leases</t>
+          <t xml:space="preserve">   Non current borrowings</t>
         </is>
       </c>
       <c r="B18" s="8" t="n">
-        <v>99.556</v>
+        <v>1279.641</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="9" t="inlineStr">
         <is>
-          <t xml:space="preserve">   Other Liabilities</t>
+          <t xml:space="preserve">   Less: current portion of long-term debt &amp; leases</t>
         </is>
       </c>
       <c r="B19" s="10" t="n">
-        <v>13.723</v>
+        <v>113.279</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" s="11" t="inlineStr">
         <is>
           <t>TOTAL LIABILITIES</t>
         </is>
       </c>
       <c r="B20" s="12" t="n">
         <v>3740.719</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" s="5" t="inlineStr">
         <is>
           <t>Total Equity</t>
         </is>
       </c>
       <c r="B21" s="6" t="n">
         <v>-2339.412</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" s="7" t="inlineStr">
         <is>