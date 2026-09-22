--- v0 (2026-07-22)
+++ v1 (2026-09-22)
@@ -630,51 +630,51 @@
         <is>
           <t>Gross Profit</t>
         </is>
       </c>
       <c r="B7" s="8" t="n">
         <v>32462.168</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="5" t="inlineStr">
         <is>
           <t>Gross Margin</t>
         </is>
       </c>
       <c r="B8" s="9" t="n">
         <v>0.7363379419354423</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="5" t="inlineStr">
         <is>
           <t>Total Operating Expenses</t>
         </is>
       </c>
       <c r="B9" s="6" t="n">
-        <v>-16.905</v>
+        <v>-21926.39</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="10" t="inlineStr">
         <is>
           <t xml:space="preserve">   Personnel expense</t>
         </is>
       </c>
       <c r="B10" s="11" t="n">
         <v>-18254.541</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="12" t="inlineStr">
         <is>
           <t xml:space="preserve">   Utility and communication services</t>
         </is>
       </c>
       <c r="B11" s="13" t="n">
         <v>-1809.243</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="10" t="inlineStr">
         <is>
@@ -700,131 +700,131 @@
         <is>
           <t xml:space="preserve">   Transportation and transmission expense</t>
         </is>
       </c>
       <c r="B14" s="11" t="n">
         <v>-67.863</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="12" t="inlineStr">
         <is>
           <t xml:space="preserve">   Auditors remuneration</t>
         </is>
       </c>
       <c r="B15" s="13" t="n">
         <v>-50</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="7" t="inlineStr">
         <is>
           <t>EBITDA</t>
         </is>
       </c>
       <c r="B16" s="8" t="n">
-        <v>32445.263</v>
+        <v>10535.778</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="7" t="inlineStr">
         <is>
           <t>EBITDA Margin</t>
         </is>
       </c>
       <c r="B17" s="14" t="n">
-        <v>0.7359544865572181</v>
+        <v>0.2389825931899777</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="5" t="inlineStr">
         <is>
           <t>Total D&amp;A</t>
         </is>
       </c>
       <c r="B18" s="6" t="n">
         <v>-3256.14</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="7" t="inlineStr">
         <is>
           <t>EBIT / Operating Income</t>
         </is>
       </c>
       <c r="B19" s="8" t="n">
-        <v>29189.123</v>
+        <v>7279.638</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" s="5" t="inlineStr">
         <is>
           <t>Total Interest Income</t>
         </is>
       </c>
       <c r="B20" s="6" t="n">
         <v>25.019</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" s="10" t="inlineStr">
         <is>
           <t xml:space="preserve">   Other financial income</t>
         </is>
       </c>
       <c r="B21" s="11" t="n">
         <v>942.513</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" s="5" t="inlineStr">
         <is>
           <t>Total Interest Expense</t>
         </is>
       </c>
       <c r="B22" s="6" t="n">
         <v>-1024.906</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" s="5" t="inlineStr">
         <is>
           <t>Total Other Income</t>
         </is>
       </c>
       <c r="B23" s="6" t="n">
         <v>-49.944</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" s="7" t="inlineStr">
         <is>
           <t>Profit Before Tax</t>
         </is>
       </c>
       <c r="B24" s="8" t="n">
-        <v>28139.292</v>
+        <v>6229.807</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" s="5" t="inlineStr">
         <is>
           <t>Total Income Tax</t>
         </is>
       </c>
       <c r="B25" s="6" t="n"/>
     </row>
     <row r="26">
       <c r="A26" s="15" t="inlineStr">
         <is>
           <t>Net Profit / (Loss)</t>
         </is>
       </c>
       <c r="B26" s="16" t="n">
         <v>7044.82</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" s="5" t="inlineStr">
         <is>
           <t>Net Margin</t>
         </is>