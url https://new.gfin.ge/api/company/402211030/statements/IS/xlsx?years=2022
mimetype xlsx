--- v0 (2026-07-21)
+++ v1 (2026-09-23)
@@ -545,51 +545,51 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:B27"/>
+  <dimension ref="A1:B25"/>
   <sheetViews>
     <sheetView showGridLines="0" workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="50" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
   </cols>
   <sheetData>
     <row r="1" ht="32" customHeight="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>შპს ინტერმედია ტექნოლოჯის ჯორჯია — Income Statement</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="2" t="inlineStr">
         <is>
           <t>402211030 · FY2022</t>
         </is>
       </c>
     </row>
@@ -606,239 +606,219 @@
       </c>
     </row>
     <row r="5">
       <c r="A5" s="5" t="inlineStr">
         <is>
           <t>Total Revenue</t>
         </is>
       </c>
       <c r="B5" s="6" t="n">
         <v>19495.809</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="7" t="inlineStr">
         <is>
           <t xml:space="preserve">   - rendering of services</t>
         </is>
       </c>
       <c r="B6" s="8" t="n">
         <v>19357.886</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="9" t="inlineStr">
         <is>
-          <t xml:space="preserve">   - Other (implied)</t>
+          <t xml:space="preserve">   - other</t>
         </is>
       </c>
       <c r="B7" s="10" t="n">
         <v>137.923</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="5" t="inlineStr">
         <is>
           <t>Total COGS</t>
         </is>
       </c>
       <c r="B8" s="6" t="n"/>
     </row>
     <row r="9">
       <c r="A9" s="11" t="inlineStr">
         <is>
           <t>Gross Profit</t>
         </is>
       </c>
       <c r="B9" s="12" t="n">
         <v>19495.809</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="5" t="inlineStr">
         <is>
           <t>Gross Margin</t>
         </is>
       </c>
       <c r="B10" s="13" t="n">
         <v>1</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="5" t="inlineStr">
         <is>
           <t>Total Operating Expenses</t>
         </is>
       </c>
       <c r="B11" s="6" t="n">
-        <v>-15856.27</v>
+        <v>-15838.48</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="7" t="inlineStr">
         <is>
           <t xml:space="preserve">   Personnel expense</t>
         </is>
       </c>
       <c r="B12" s="8" t="n">
         <v>-15177.42</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="9" t="inlineStr">
         <is>
           <t xml:space="preserve">   Other administrative and operating expenses</t>
         </is>
       </c>
       <c r="B13" s="10" t="n">
         <v>-575.0070000000001</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="7" t="inlineStr">
         <is>
           <t xml:space="preserve">   Rental expenses</t>
         </is>
       </c>
       <c r="B14" s="8" t="n">
         <v>-86.053</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="11" t="inlineStr">
         <is>
           <t>EBITDA</t>
         </is>
       </c>
       <c r="B15" s="12" t="n">
-        <v>3639.539</v>
+        <v>3657.329</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="11" t="inlineStr">
         <is>
           <t>EBITDA Margin</t>
         </is>
       </c>
       <c r="B16" s="14" t="n">
-        <v>0.1866831481576374</v>
+        <v>0.1875956519680717</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="5" t="inlineStr">
         <is>
           <t>Total D&amp;A</t>
         </is>
       </c>
       <c r="B17" s="6" t="n">
         <v>-17.79</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="11" t="inlineStr">
         <is>
           <t>EBIT / Operating Income</t>
         </is>
       </c>
       <c r="B18" s="12" t="n">
-        <v>3621.749</v>
+        <v>3639.539</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="5" t="inlineStr">
         <is>
           <t>Total Other Income</t>
         </is>
       </c>
       <c r="B19" s="6" t="n">
-        <v>-326.397</v>
+        <v>-464.32</v>
       </c>
     </row>
     <row r="20">
-      <c r="A20" s="9" t="inlineStr">
-[...5 lines deleted...]
-        <v>-464.32</v>
+      <c r="A20" s="11" t="inlineStr">
+        <is>
+          <t>Profit Before Tax</t>
+        </is>
+      </c>
+      <c r="B20" s="12" t="n">
+        <v>3175.219</v>
       </c>
     </row>
     <row r="21">
-      <c r="A21" s="7" t="inlineStr">
-[...6 lines deleted...]
-      </c>
+      <c r="A21" s="5" t="inlineStr">
+        <is>
+          <t>Total Income Tax</t>
+        </is>
+      </c>
+      <c r="B21" s="6" t="n"/>
     </row>
     <row r="22">
-      <c r="A22" s="11" t="inlineStr">
-[...5 lines deleted...]
-        <v>3295.352</v>
+      <c r="A22" s="15" t="inlineStr">
+        <is>
+          <t>Net Profit / (Loss)</t>
+        </is>
+      </c>
+      <c r="B22" s="16" t="n">
+        <v>3175.219</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" s="5" t="inlineStr">
         <is>
-          <t>Total Income Tax</t>
-[...11 lines deleted...]
-        <v>3175.219</v>
+          <t>Net Margin</t>
+        </is>
+      </c>
+      <c r="B23" s="13" t="n">
+        <v>0.1628667474122259</v>
       </c>
     </row>
     <row r="25">
-      <c r="A25" s="5" t="inlineStr">
-[...9 lines deleted...]
-      <c r="A27" s="17" t="inlineStr">
+      <c r="A25" s="17" t="inlineStr">
         <is>
           <t>Values in GEL thousands. Comma separators, parentheses for negatives.</t>
         </is>
       </c>
     </row>
   </sheetData>
   <mergeCells count="3">
-    <mergeCell ref="A27:B27"/>
+    <mergeCell ref="A25:B25"/>
     <mergeCell ref="A2:B2"/>
     <mergeCell ref="A1:B1"/>
   </mergeCells>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>