--- v0 (2026-07-22)
+++ v1 (2026-09-23)
@@ -650,121 +650,121 @@
         <is>
           <t>Gross Profit</t>
         </is>
       </c>
       <c r="B9" s="12" t="n">
         <v>1177.468</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="5" t="inlineStr">
         <is>
           <t>Gross Margin</t>
         </is>
       </c>
       <c r="B10" s="13" t="n">
         <v>0.3956843525856785</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="5" t="inlineStr">
         <is>
           <t>Total Operating Expenses</t>
         </is>
       </c>
       <c r="B11" s="6" t="n">
-        <v>-3532.794</v>
+        <v>-2582.115</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="7" t="inlineStr">
         <is>
           <t xml:space="preserve">   Other administrative and operating expenses</t>
         </is>
       </c>
       <c r="B12" s="8" t="n">
         <v>-2007.13</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="9" t="inlineStr">
         <is>
           <t xml:space="preserve">   Rental expenses</t>
         </is>
       </c>
       <c r="B13" s="10" t="n">
         <v>-321.709</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="7" t="inlineStr">
         <is>
           <t xml:space="preserve">   Personnel expense</t>
         </is>
       </c>
       <c r="B14" s="8" t="n">
         <v>-253.276</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="11" t="inlineStr">
         <is>
           <t>EBITDA</t>
         </is>
       </c>
       <c r="B15" s="12" t="n">
-        <v>-2355.326</v>
+        <v>-1404.647</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="11" t="inlineStr">
         <is>
           <t>EBITDA Margin</t>
         </is>
       </c>
       <c r="B16" s="14" t="n">
-        <v>-0.7914997634230534</v>
+        <v>-0.4720271283860075</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="5" t="inlineStr">
         <is>
           <t>Total D&amp;A</t>
         </is>
       </c>
       <c r="B17" s="6" t="n">
         <v>-695.2470000000001</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="11" t="inlineStr">
         <is>
           <t>EBIT / Operating Income</t>
         </is>
       </c>
       <c r="B18" s="12" t="n">
-        <v>-3050.573</v>
+        <v>-2099.894</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="5" t="inlineStr">
         <is>
           <t>Total Interest Income</t>
         </is>
       </c>
       <c r="B19" s="6" t="n">
         <v>73.84</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" s="5" t="inlineStr">
         <is>
           <t>Total Interest Expense</t>
         </is>
       </c>
       <c r="B20" s="6" t="n">
         <v>-329.272</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" s="5" t="inlineStr">
         <is>
@@ -780,51 +780,51 @@
         <is>
           <t xml:space="preserve">   Net gain (loss) from foreign exchange operations</t>
         </is>
       </c>
       <c r="B22" s="10" t="n">
         <v>864.96</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" s="7" t="inlineStr">
         <is>
           <t xml:space="preserve">   Other income</t>
         </is>
       </c>
       <c r="B23" s="8" t="n">
         <v>-349.136</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" s="11" t="inlineStr">
         <is>
           <t>Profit Before Tax</t>
         </is>
       </c>
       <c r="B24" s="12" t="n">
-        <v>-2790.181</v>
+        <v>-1839.502</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" s="5" t="inlineStr">
         <is>
           <t>Total Income Tax</t>
         </is>
       </c>
       <c r="B25" s="6" t="n"/>
     </row>
     <row r="26">
       <c r="A26" s="15" t="inlineStr">
         <is>
           <t>Net Profit / (Loss)</t>
         </is>
       </c>
       <c r="B26" s="16" t="n">
         <v>-1839.502</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" s="5" t="inlineStr">
         <is>
           <t>Net Margin</t>
         </is>