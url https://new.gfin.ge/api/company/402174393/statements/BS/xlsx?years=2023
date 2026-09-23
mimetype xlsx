--- v0 (2026-07-29)
+++ v1 (2026-09-23)
@@ -637,106 +637,106 @@
       <c r="B8" s="8" t="n">
         <v>325.178</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="9" t="inlineStr">
         <is>
           <t xml:space="preserve">   Trade Receivables</t>
         </is>
       </c>
       <c r="B9" s="10" t="n">
         <v>164.606</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="7" t="inlineStr">
         <is>
           <t xml:space="preserve">   Cash and Cash Equivalents</t>
         </is>
       </c>
       <c r="B10" s="8" t="n">
         <v>115.883</v>
       </c>
     </row>
     <row r="11">
-      <c r="A11" s="5" t="inlineStr">
+      <c r="A11" s="9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">   Current portion of non-current assets</t>
+        </is>
+      </c>
+      <c r="B11" s="10" t="n">
+        <v>-778.212</v>
+      </c>
+    </row>
+    <row r="12">
+      <c r="A12" s="5" t="inlineStr">
         <is>
           <t>Total Non-Current Assets</t>
         </is>
       </c>
-      <c r="B11" s="6" t="n">
+      <c r="B12" s="6" t="n">
         <v>37.994</v>
-      </c>
-[...8 lines deleted...]
-        <v>37.439</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="7" t="inlineStr">
         <is>
+          <t xml:space="preserve">   Property, Plant and Equipment</t>
+        </is>
+      </c>
+      <c r="B13" s="8" t="n">
+        <v>37.439</v>
+      </c>
+    </row>
+    <row r="14">
+      <c r="A14" s="9" t="inlineStr">
+        <is>
           <t xml:space="preserve">   Other intangible assets</t>
         </is>
       </c>
-      <c r="B13" s="8" t="n">
+      <c r="B14" s="10" t="n">
         <v>0.556</v>
       </c>
     </row>
-    <row r="14">
-      <c r="A14" s="11" t="inlineStr">
+    <row r="15">
+      <c r="A15" s="11" t="inlineStr">
         <is>
           <t>TOTAL ASSETS</t>
         </is>
       </c>
-      <c r="B14" s="12" t="n">
+      <c r="B15" s="12" t="n">
         <v>1423.591</v>
       </c>
     </row>
-    <row r="15">
-      <c r="A15" s="5" t="inlineStr">
+    <row r="16">
+      <c r="A16" s="5" t="inlineStr">
         <is>
           <t>Total Current Liabilities</t>
         </is>
       </c>
-      <c r="B15" s="6" t="n"/>
-[...9 lines deleted...]
-      </c>
+      <c r="B16" s="6" t="n"/>
     </row>
     <row r="17">
       <c r="A17" s="5" t="inlineStr">
         <is>
           <t>Total Non-Current Liabilities</t>
         </is>
       </c>
       <c r="B17" s="6" t="n">
         <v>378.966</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="11" t="inlineStr">
         <is>
           <t>TOTAL LIABILITIES</t>
         </is>
       </c>
       <c r="B18" s="12" t="n">
         <v>378.966</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="5" t="inlineStr">
         <is>
           <t>Total Equity</t>