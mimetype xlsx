--- v0 (2026-07-30)
+++ v1 (2026-09-22)
@@ -647,74 +647,74 @@
       <c r="B9" s="6" t="n"/>
     </row>
     <row r="10">
       <c r="A10" s="11" t="inlineStr">
         <is>
           <t>TOTAL ASSETS</t>
         </is>
       </c>
       <c r="B10" s="12" t="n">
         <v>18282.981</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="5" t="inlineStr">
         <is>
           <t>Total Current Liabilities</t>
         </is>
       </c>
       <c r="B11" s="6" t="n">
         <v>13457.354</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="9" t="inlineStr">
         <is>
+          <t xml:space="preserve">   Trade payables</t>
+        </is>
+      </c>
+      <c r="B12" s="10" t="n">
+        <v>11252.52</v>
+      </c>
+    </row>
+    <row r="13">
+      <c r="A13" s="7" t="inlineStr">
+        <is>
           <t xml:space="preserve">   Other current liabilities</t>
         </is>
       </c>
-      <c r="B12" s="10" t="n">
+      <c r="B13" s="8" t="n">
         <v>2204.834</v>
       </c>
     </row>
-    <row r="13">
-      <c r="A13" s="5" t="inlineStr">
+    <row r="14">
+      <c r="A14" s="5" t="inlineStr">
         <is>
           <t>Total Non-Current Liabilities</t>
         </is>
       </c>
-      <c r="B13" s="6" t="n"/>
-[...9 lines deleted...]
-      </c>
+      <c r="B14" s="6" t="n"/>
     </row>
     <row r="15">
       <c r="A15" s="11" t="inlineStr">
         <is>
           <t>TOTAL LIABILITIES</t>
         </is>
       </c>
       <c r="B15" s="12" t="n">
         <v>13457.354</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="5" t="inlineStr">
         <is>
           <t>Total Equity</t>
         </is>
       </c>
       <c r="B16" s="6" t="n">
         <v>4825.627</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="9" t="inlineStr">
         <is>
           <t xml:space="preserve">   Retained earnings / (Accumulated deficit)</t>