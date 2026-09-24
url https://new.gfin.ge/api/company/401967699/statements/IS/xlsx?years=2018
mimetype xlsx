--- v0 (2026-07-27)
+++ v1 (2026-09-24)
@@ -640,171 +640,171 @@
         <is>
           <t>Gross Profit</t>
         </is>
       </c>
       <c r="B8" s="10" t="n">
         <v>874.5790000000001</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="5" t="inlineStr">
         <is>
           <t>Gross Margin</t>
         </is>
       </c>
       <c r="B9" s="11" t="n">
         <v>0.9526070428825061</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="5" t="inlineStr">
         <is>
           <t>Total Operating Expenses</t>
         </is>
       </c>
       <c r="B10" s="6" t="n">
-        <v>-1196.27</v>
+        <v>-715.009</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="12" t="inlineStr">
         <is>
           <t xml:space="preserve">   Other administrative and operating expenses</t>
         </is>
       </c>
       <c r="B11" s="13" t="n">
         <v>-398.773</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="7" t="inlineStr">
         <is>
           <t xml:space="preserve">   Rental expenses</t>
         </is>
       </c>
       <c r="B12" s="8" t="n">
         <v>-213.83</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="12" t="inlineStr">
         <is>
           <t xml:space="preserve">   Personnel expense</t>
         </is>
       </c>
       <c r="B13" s="13" t="n">
         <v>-102.406</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="9" t="inlineStr">
         <is>
           <t>EBITDA</t>
         </is>
       </c>
       <c r="B14" s="10" t="n">
-        <v>-321.691</v>
+        <v>159.57</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="9" t="inlineStr">
         <is>
           <t>EBITDA Margin</t>
         </is>
       </c>
       <c r="B15" s="14" t="n">
-        <v>-0.3503915738108465</v>
+        <v>0.1738064895598471</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="5" t="inlineStr">
         <is>
           <t>Total D&amp;A</t>
         </is>
       </c>
       <c r="B16" s="6" t="n">
         <v>-126.034</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="9" t="inlineStr">
         <is>
           <t>EBIT / Operating Income</t>
         </is>
       </c>
       <c r="B17" s="10" t="n">
-        <v>-447.725</v>
+        <v>33.536</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="5" t="inlineStr">
         <is>
           <t>Total Interest Expense</t>
         </is>
       </c>
       <c r="B18" s="6" t="n">
         <v>-355.227</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="5" t="inlineStr">
         <is>
           <t>Total Other Income</t>
         </is>
       </c>
       <c r="B19" s="6" t="n">
         <v>-825.0310000000001</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" s="7" t="inlineStr">
         <is>
           <t xml:space="preserve">   Net gain (loss) from foreign exchange operations</t>
         </is>
       </c>
       <c r="B20" s="8" t="n">
         <v>-783.0020000000001</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" s="12" t="inlineStr">
         <is>
           <t xml:space="preserve">   Other income</t>
         </is>
       </c>
       <c r="B21" s="13" t="n">
         <v>-42.029</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" s="9" t="inlineStr">
         <is>
           <t>Profit Before Tax</t>
         </is>
       </c>
       <c r="B22" s="10" t="n">
-        <v>-1627.983</v>
+        <v>-1146.722</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" s="5" t="inlineStr">
         <is>
           <t>Total Income Tax</t>
         </is>
       </c>
       <c r="B23" s="6" t="n"/>
     </row>
     <row r="24">
       <c r="A24" s="15" t="inlineStr">
         <is>
           <t>Net Profit / (Loss)</t>
         </is>
       </c>
       <c r="B24" s="16" t="n">
         <v>-1146.722</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" s="5" t="inlineStr">
         <is>
           <t>Net Margin</t>
         </is>