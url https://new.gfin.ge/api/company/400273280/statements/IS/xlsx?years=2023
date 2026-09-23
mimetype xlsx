--- v0 (2026-07-22)
+++ v1 (2026-09-23)
@@ -626,85 +626,85 @@
       </c>
     </row>
     <row r="7">
       <c r="A7" s="7" t="inlineStr">
         <is>
           <t>Gross Profit</t>
         </is>
       </c>
       <c r="B7" s="8" t="n">
         <v>5645</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="5" t="inlineStr">
         <is>
           <t>Gross Margin</t>
         </is>
       </c>
       <c r="B8" s="9" t="n">
         <v>0.3430568216347615</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="5" t="inlineStr">
         <is>
+          <t>Other Operating Income</t>
+        </is>
+      </c>
+      <c r="B9" s="6" t="n">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="10">
+      <c r="A10" s="5" t="inlineStr">
+        <is>
           <t>Total Operating Expenses</t>
         </is>
       </c>
-      <c r="B9" s="6" t="n">
-[...4 lines deleted...]
-      <c r="A10" s="10" t="inlineStr">
+      <c r="B10" s="6" t="n">
+        <v>-2005</v>
+      </c>
+    </row>
+    <row r="11">
+      <c r="A11" s="10" t="inlineStr">
         <is>
           <t xml:space="preserve">   Advertising and marketing expenses</t>
         </is>
       </c>
-      <c r="B10" s="11" t="n">
+      <c r="B11" s="11" t="n">
         <v>-1914</v>
       </c>
     </row>
-    <row r="11">
-      <c r="A11" s="12" t="inlineStr">
+    <row r="12">
+      <c r="A12" s="12" t="inlineStr">
         <is>
           <t xml:space="preserve">   Other administrative and operating expenses</t>
         </is>
       </c>
-      <c r="B11" s="13" t="n">
+      <c r="B12" s="13" t="n">
         <v>-91</v>
-      </c>
-[...8 lines deleted...]
-        <v>50</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="7" t="inlineStr">
         <is>
           <t>EBITDA</t>
         </is>
       </c>
       <c r="B13" s="8" t="n">
         <v>3690</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="7" t="inlineStr">
         <is>
           <t>EBITDA Margin</t>
         </is>
       </c>
       <c r="B14" s="14" t="n">
         <v>0.2242479489516864</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="5" t="inlineStr">
         <is>
@@ -732,66 +732,66 @@
       <c r="B17" s="6" t="n">
         <v>965</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="5" t="inlineStr">
         <is>
           <t>Total Interest Expense</t>
         </is>
       </c>
       <c r="B18" s="6" t="n">
         <v>-3162</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="5" t="inlineStr">
         <is>
           <t>Total Other Income</t>
         </is>
       </c>
       <c r="B19" s="6" t="n">
         <v>-161</v>
       </c>
     </row>
     <row r="20">
-      <c r="A20" s="12" t="inlineStr">
+      <c r="A20" s="10" t="inlineStr">
         <is>
           <t xml:space="preserve">   Net gain (loss) from foreign exchange operations</t>
         </is>
       </c>
-      <c r="B20" s="13" t="n">
+      <c r="B20" s="11" t="n">
         <v>-262</v>
       </c>
     </row>
     <row r="21">
-      <c r="A21" s="10" t="inlineStr">
+      <c r="A21" s="12" t="inlineStr">
         <is>
           <t xml:space="preserve">   Other income</t>
         </is>
       </c>
-      <c r="B21" s="11" t="n">
+      <c r="B21" s="13" t="n">
         <v>101</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" s="7" t="inlineStr">
         <is>
           <t>Profit Before Tax</t>
         </is>
       </c>
       <c r="B22" s="8" t="n">
         <v>1332</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" s="5" t="inlineStr">
         <is>
           <t>Total Income Tax</t>
         </is>
       </c>
       <c r="B23" s="6" t="n"/>
     </row>
     <row r="24">
       <c r="A24" s="15" t="inlineStr">
         <is>
           <t>Net Profit / (Loss)</t>