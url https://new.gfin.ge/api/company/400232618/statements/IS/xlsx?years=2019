--- v0 (2026-07-22)
+++ v1 (2026-09-23)
@@ -650,171 +650,171 @@
         <is>
           <t>Gross Profit</t>
         </is>
       </c>
       <c r="B9" s="12" t="n">
         <v>888.462</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="5" t="inlineStr">
         <is>
           <t>Gross Margin</t>
         </is>
       </c>
       <c r="B10" s="13" t="n">
         <v>0.2655243500875356</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="5" t="inlineStr">
         <is>
           <t>Total Operating Expenses</t>
         </is>
       </c>
       <c r="B11" s="6" t="n">
-        <v>-474.305</v>
+        <v>-412.569</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="7" t="inlineStr">
         <is>
           <t xml:space="preserve">   Other administrative and operating expenses</t>
         </is>
       </c>
       <c r="B12" s="8" t="n">
         <v>-232.215</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="9" t="inlineStr">
         <is>
           <t xml:space="preserve">   Personnel expense</t>
         </is>
       </c>
       <c r="B13" s="10" t="n">
         <v>-168.854</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="7" t="inlineStr">
         <is>
           <t xml:space="preserve">   Rental expenses</t>
         </is>
       </c>
       <c r="B14" s="8" t="n">
         <v>-11.5</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="11" t="inlineStr">
         <is>
           <t>EBITDA</t>
         </is>
       </c>
       <c r="B15" s="12" t="n">
-        <v>414.157</v>
+        <v>475.893</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="11" t="inlineStr">
         <is>
           <t>EBITDA Margin</t>
         </is>
       </c>
       <c r="B16" s="14" t="n">
-        <v>0.1237743069024939</v>
+        <v>0.1422246303569625</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="5" t="inlineStr">
         <is>
           <t>Total D&amp;A</t>
         </is>
       </c>
       <c r="B17" s="6" t="n">
         <v>-15.955</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="11" t="inlineStr">
         <is>
           <t>EBIT / Operating Income</t>
         </is>
       </c>
       <c r="B18" s="12" t="n">
-        <v>398.202</v>
+        <v>459.938</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="5" t="inlineStr">
         <is>
           <t>Total Interest Expense</t>
         </is>
       </c>
       <c r="B19" s="6" t="n">
         <v>-45.781</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" s="5" t="inlineStr">
         <is>
           <t>Total Other Income</t>
         </is>
       </c>
       <c r="B20" s="6" t="n">
         <v>4.479</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" s="9" t="inlineStr">
         <is>
           <t xml:space="preserve">   Other income</t>
         </is>
       </c>
       <c r="B21" s="10" t="n">
         <v>7.798</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" s="7" t="inlineStr">
         <is>
           <t xml:space="preserve">   Net gain (loss) from foreign exchange operations</t>
         </is>
       </c>
       <c r="B22" s="8" t="n">
         <v>-3.319</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" s="11" t="inlineStr">
         <is>
           <t>Profit Before Tax</t>
         </is>
       </c>
       <c r="B23" s="12" t="n">
-        <v>356.9</v>
+        <v>418.636</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" s="5" t="inlineStr">
         <is>
           <t>Total Income Tax</t>
         </is>
       </c>
       <c r="B24" s="6" t="n">
         <v>-12.298</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" s="15" t="inlineStr">
         <is>
           <t>Net Profit / (Loss)</t>
         </is>
       </c>
       <c r="B25" s="16" t="n">
         <v>406.338</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" s="5" t="inlineStr">
         <is>