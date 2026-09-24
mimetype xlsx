--- v0 (2026-07-31)
+++ v1 (2026-09-24)
@@ -703,141 +703,141 @@
         <is>
           <t xml:space="preserve">   Less: current portion of non-current assets</t>
         </is>
       </c>
       <c r="B15" s="8" t="n">
         <v>3214.977</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="11" t="inlineStr">
         <is>
           <t>TOTAL ASSETS</t>
         </is>
       </c>
       <c r="B16" s="12" t="n">
         <v>3899.24</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="5" t="inlineStr">
         <is>
           <t>Total Current Liabilities</t>
         </is>
       </c>
       <c r="B17" s="6" t="n">
-        <v>498.131</v>
+        <v>897.064</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="9" t="inlineStr">
         <is>
           <t xml:space="preserve">   Unearned Income</t>
         </is>
       </c>
       <c r="B18" s="10" t="n">
         <v>398.933</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="7" t="inlineStr">
         <is>
           <t xml:space="preserve">   Current Borrowings</t>
         </is>
       </c>
       <c r="B19" s="8" t="n">
         <v>367</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" s="9" t="inlineStr">
         <is>
           <t xml:space="preserve">   Current portion of long-term debt &amp; leases</t>
         </is>
       </c>
       <c r="B20" s="10" t="n">
-        <v>-482.356</v>
+        <v>-83.423</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" s="7" t="inlineStr">
         <is>
           <t xml:space="preserve">   Trade payables</t>
         </is>
       </c>
       <c r="B21" s="8" t="n">
         <v>131.131</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" s="9" t="inlineStr">
         <is>
           <t xml:space="preserve">   Taxes payable</t>
         </is>
       </c>
       <c r="B22" s="10" t="n">
         <v>72.229</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" s="7" t="inlineStr">
         <is>
           <t xml:space="preserve">   Employee benefits</t>
         </is>
       </c>
       <c r="B23" s="8" t="n">
         <v>11.194</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" s="5" t="inlineStr">
         <is>
           <t>Total Non-Current Liabilities</t>
         </is>
       </c>
       <c r="B24" s="6" t="n">
-        <v>3235.446</v>
+        <v>2836.513</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" s="9" t="inlineStr">
         <is>
           <t xml:space="preserve">   Non current borrowings</t>
         </is>
       </c>
       <c r="B25" s="10" t="n">
         <v>2753.09</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" s="7" t="inlineStr">
         <is>
           <t xml:space="preserve">   Less: current portion of long-term debt &amp; leases</t>
         </is>
       </c>
       <c r="B26" s="8" t="n">
-        <v>482.356</v>
+        <v>83.423</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" s="11" t="inlineStr">
         <is>
           <t>TOTAL LIABILITIES</t>
         </is>
       </c>
       <c r="B27" s="12" t="n">
         <v>3733.577</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" s="5" t="inlineStr">
         <is>
           <t>Total Equity</t>
         </is>
       </c>
       <c r="B28" s="6" t="n">
         <v>165.663</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" s="11" t="inlineStr">
         <is>