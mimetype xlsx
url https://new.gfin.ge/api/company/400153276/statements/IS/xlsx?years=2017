--- v0 (2026-07-28)
+++ v1 (2026-09-23)
@@ -618,84 +618,84 @@
         <is>
           <t>Total COGS</t>
         </is>
       </c>
       <c r="B6" s="6" t="n"/>
     </row>
     <row r="7">
       <c r="A7" s="7" t="inlineStr">
         <is>
           <t>Gross Profit</t>
         </is>
       </c>
       <c r="B7" s="8" t="n"/>
     </row>
     <row r="8">
       <c r="A8" s="5" t="inlineStr">
         <is>
           <t>Gross Margin</t>
         </is>
       </c>
       <c r="B8" s="9" t="n"/>
     </row>
     <row r="9">
       <c r="A9" s="5" t="inlineStr">
         <is>
+          <t>Other Operating Income</t>
+        </is>
+      </c>
+      <c r="B9" s="6" t="n">
+        <v>30.157</v>
+      </c>
+    </row>
+    <row r="10">
+      <c r="A10" s="5" t="inlineStr">
+        <is>
           <t>Total Operating Expenses</t>
         </is>
       </c>
-      <c r="B9" s="6" t="n">
-[...4 lines deleted...]
-      <c r="A10" s="10" t="inlineStr">
+      <c r="B10" s="6" t="n">
+        <v>-182.612</v>
+      </c>
+    </row>
+    <row r="11">
+      <c r="A11" s="10" t="inlineStr">
         <is>
           <t xml:space="preserve">   Other administrative and operating expenses</t>
         </is>
       </c>
-      <c r="B10" s="11" t="n">
+      <c r="B11" s="11" t="n">
         <v>-173.172</v>
       </c>
     </row>
-    <row r="11">
-[...8 lines deleted...]
-    </row>
     <row r="12">
-      <c r="A12" s="10" t="inlineStr">
+      <c r="A12" s="12" t="inlineStr">
         <is>
           <t xml:space="preserve">   Auditors remuneration</t>
         </is>
       </c>
-      <c r="B12" s="11" t="n">
+      <c r="B12" s="13" t="n">
         <v>-9.44</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="7" t="inlineStr">
         <is>
           <t>EBITDA</t>
         </is>
       </c>
       <c r="B13" s="8" t="n">
         <v>-152.455</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="7" t="inlineStr">
         <is>
           <t>EBITDA Margin</t>
         </is>
       </c>
       <c r="B14" s="14" t="n"/>
     </row>
     <row r="15">
       <c r="A15" s="5" t="inlineStr">
         <is>
           <t>Total D&amp;A</t>
@@ -704,66 +704,66 @@
       <c r="B15" s="6" t="n">
         <v>-7.703</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="7" t="inlineStr">
         <is>
           <t>EBIT / Operating Income</t>
         </is>
       </c>
       <c r="B16" s="8" t="n">
         <v>-160.158</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="5" t="inlineStr">
         <is>
           <t>Total Interest Income</t>
         </is>
       </c>
       <c r="B17" s="6" t="n">
         <v>285.389</v>
       </c>
     </row>
     <row r="18">
-      <c r="A18" s="12" t="inlineStr">
+      <c r="A18" s="10" t="inlineStr">
         <is>
           <t xml:space="preserve">   Net Interest Income</t>
         </is>
       </c>
-      <c r="B18" s="13" t="n">
+      <c r="B18" s="11" t="n">
         <v>246.706</v>
       </c>
     </row>
     <row r="19">
-      <c r="A19" s="10" t="inlineStr">
+      <c r="A19" s="12" t="inlineStr">
         <is>
           <t xml:space="preserve">   Other interest income</t>
         </is>
       </c>
-      <c r="B19" s="11" t="n">
+      <c r="B19" s="13" t="n">
         <v>38.683</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" s="5" t="inlineStr">
         <is>
           <t>Total Interest Expense</t>
         </is>
       </c>
       <c r="B20" s="6" t="n">
         <v>-55.122</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" s="5" t="inlineStr">
         <is>
           <t>Total Fee &amp; Commission Income</t>
         </is>
       </c>
       <c r="B21" s="6" t="n">
         <v>28.789</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" s="7" t="inlineStr">