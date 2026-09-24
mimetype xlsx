--- v0 (2026-08-04)
+++ v1 (2026-09-24)
@@ -585,183 +585,183 @@
         <is>
           <t>2021</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="5" t="inlineStr">
         <is>
           <t>Gross Margin</t>
         </is>
       </c>
       <c r="B5" s="6" t="inlineStr">
         <is>
           <t>60.4%</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="7" t="inlineStr">
         <is>
           <t>EBITDA Margin</t>
         </is>
       </c>
       <c r="B6" s="8" t="inlineStr">
         <is>
-          <t>26.0%</t>
+          <t>21.8%</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="7" t="inlineStr">
         <is>
           <t>EBITDAR</t>
         </is>
       </c>
       <c r="B7" s="8" t="inlineStr">
         <is>
-          <t>540</t>
+          <t>453</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="7" t="inlineStr">
         <is>
           <t>EBITDAR Margin</t>
         </is>
       </c>
       <c r="B8" s="8" t="inlineStr">
         <is>
-          <t>26.0%</t>
+          <t>21.8%</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="5" t="inlineStr">
         <is>
           <t>EBIT Margin</t>
         </is>
       </c>
       <c r="B9" s="6" t="inlineStr">
         <is>
-          <t>23.2%</t>
+          <t>19.0%</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="9" t="inlineStr">
         <is>
           <t>Net Profit Margin</t>
         </is>
       </c>
       <c r="B10" s="10" t="inlineStr">
         <is>
           <t>26.0%</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="5" t="inlineStr">
         <is>
           <t>Operating Expense % of Sales</t>
         </is>
       </c>
       <c r="B11" s="6" t="inlineStr">
         <is>
-          <t>34.4%</t>
+          <t>38.6%</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="9" t="inlineStr">
         <is>
           <t>Return on Assets (ROA)</t>
         </is>
       </c>
       <c r="B12" s="10" t="inlineStr">
         <is>
           <t>16.4%</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="5" t="inlineStr">
         <is>
           <t>Return on Equity (ROE)</t>
         </is>
       </c>
       <c r="B13" s="6" t="inlineStr">
         <is>
           <t>215.9%</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="9" t="inlineStr">
         <is>
           <t>ROIC [EBIT / Invested Capital]</t>
         </is>
       </c>
       <c r="B14" s="10" t="inlineStr">
         <is>
-          <t>17.7%</t>
+          <t>14.5%</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="5" t="inlineStr">
         <is>
           <t>Debt-to-Assets</t>
         </is>
       </c>
       <c r="B15" s="6" t="inlineStr">
         <is>
           <t>77.0%</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="9" t="inlineStr">
         <is>
           <t>Debt-to-Equity</t>
         </is>
       </c>
       <c r="B16" s="10" t="inlineStr">
         <is>
           <t>10.12x</t>
         </is>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="5" t="inlineStr">
         <is>
           <t>Debt-to-EBITDA</t>
         </is>
       </c>
       <c r="B17" s="6" t="inlineStr">
         <is>
-          <t>4.69x</t>
+          <t>5.59x</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="9" t="inlineStr">
         <is>
           <t>Equity-to-Assets</t>
         </is>
       </c>
       <c r="B18" s="10" t="inlineStr">
         <is>
           <t>7.6%</t>
         </is>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="11" t="inlineStr">
         <is>
           <t>Net Debt</t>
         </is>
       </c>
       <c r="B19" s="12" t="inlineStr">
         <is>
           <t>2,472</t>
         </is>