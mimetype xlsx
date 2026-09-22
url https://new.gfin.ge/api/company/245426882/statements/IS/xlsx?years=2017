--- v0 (2026-07-21)
+++ v1 (2026-09-22)
@@ -599,70 +599,72 @@
           <t>Line Item</t>
         </is>
       </c>
       <c r="B4" s="4" t="inlineStr">
         <is>
           <t>2017</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="5" t="inlineStr">
         <is>
           <t>Total Revenue</t>
         </is>
       </c>
       <c r="B5" s="6" t="n">
         <v>22421</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="5" t="inlineStr">
         <is>
           <t>Total COGS</t>
         </is>
       </c>
-      <c r="B6" s="6" t="n"/>
+      <c r="B6" s="6" t="n">
+        <v>-61</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="7" t="inlineStr">
         <is>
           <t>Gross Profit</t>
         </is>
       </c>
       <c r="B7" s="8" t="n">
-        <v>22421</v>
+        <v>22360</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="5" t="inlineStr">
         <is>
           <t>Gross Margin</t>
         </is>
       </c>
       <c r="B8" s="9" t="n">
-        <v>1</v>
+        <v>0.9972793363364703</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="5" t="inlineStr">
         <is>
           <t>Total Operating Expenses</t>
         </is>
       </c>
       <c r="B9" s="6" t="n">
         <v>-3463</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="10" t="inlineStr">
         <is>
           <t xml:space="preserve">   Other administrative and operating expenses</t>
         </is>
       </c>
       <c r="B10" s="11" t="n">
         <v>-2043</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="12" t="inlineStr">
         <is>
@@ -688,91 +690,91 @@
         <is>
           <t xml:space="preserve">   Consultancy fee</t>
         </is>
       </c>
       <c r="B13" s="13" t="n">
         <v>-192</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="10" t="inlineStr">
         <is>
           <t xml:space="preserve">   Advertising and marketing expenses</t>
         </is>
       </c>
       <c r="B14" s="11" t="n">
         <v>-32</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="7" t="inlineStr">
         <is>
           <t>EBITDA</t>
         </is>
       </c>
       <c r="B15" s="8" t="n">
-        <v>18958</v>
+        <v>18897</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="7" t="inlineStr">
         <is>
           <t>EBITDA Margin</t>
         </is>
       </c>
       <c r="B16" s="14" t="n">
-        <v>0.8455465857901074</v>
+        <v>0.8428259221265778</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="5" t="inlineStr">
         <is>
           <t>Total D&amp;A</t>
         </is>
       </c>
       <c r="B17" s="6" t="n">
         <v>-394</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="7" t="inlineStr">
         <is>
           <t>EBIT / Operating Income</t>
         </is>
       </c>
       <c r="B18" s="8" t="n">
-        <v>18564</v>
+        <v>18503</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="7" t="inlineStr">
         <is>
           <t>Profit Before Tax</t>
         </is>
       </c>
       <c r="B19" s="8" t="n">
-        <v>18564</v>
+        <v>18503</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" s="5" t="inlineStr">
         <is>
           <t>Total Income Tax</t>
         </is>
       </c>
       <c r="B20" s="6" t="n"/>
     </row>
     <row r="21">
       <c r="A21" s="15" t="inlineStr">
         <is>
           <t>Net Profit / (Loss)</t>
         </is>
       </c>
       <c r="B21" s="16" t="n">
         <v>16035</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" s="5" t="inlineStr">
         <is>
           <t>Net Margin</t>
         </is>