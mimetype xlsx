--- v0 (2026-07-27)
+++ v1 (2026-09-23)
@@ -590,239 +590,239 @@
       <c r="A2" s="2" t="inlineStr">
         <is>
           <t>244559722 · FY2018</t>
         </is>
       </c>
     </row>
     <row r="4" ht="22" customHeight="1">
       <c r="A4" s="3" t="inlineStr">
         <is>
           <t>Line Item</t>
         </is>
       </c>
       <c r="B4" s="4" t="inlineStr">
         <is>
           <t>2018</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="5" t="inlineStr">
         <is>
           <t>Total Revenue</t>
         </is>
       </c>
       <c r="B5" s="6" t="n">
-        <v>10004.742</v>
+        <v>10018.742</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="7" t="inlineStr">
         <is>
           <t xml:space="preserve">   - rendering of services</t>
         </is>
       </c>
       <c r="B6" s="8" t="n">
-        <v>8370.257</v>
+        <v>8384.257</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="9" t="inlineStr">
         <is>
           <t xml:space="preserve">   - sale of goods</t>
         </is>
       </c>
       <c r="B7" s="10" t="n">
         <v>1634.485</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="5" t="inlineStr">
         <is>
           <t>Total COGS</t>
         </is>
       </c>
       <c r="B8" s="6" t="n">
         <v>-6902.313</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="7" t="inlineStr">
         <is>
           <t xml:space="preserve">   Purchases</t>
         </is>
       </c>
       <c r="B9" s="8" t="n">
-        <v>7032.216</v>
+        <v>-7032.216</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="11" t="inlineStr">
         <is>
           <t>Gross Profit</t>
         </is>
       </c>
       <c r="B10" s="12" t="n">
-        <v>3102.429</v>
+        <v>3116.429</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="5" t="inlineStr">
         <is>
           <t>Gross Margin</t>
         </is>
       </c>
       <c r="B11" s="13" t="n">
-        <v>0.3100958525467223</v>
+        <v>0.3110599115138408</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="5" t="inlineStr">
         <is>
           <t>Total Operating Expenses</t>
         </is>
       </c>
       <c r="B12" s="6" t="n">
-        <v>-1810.072</v>
+        <v>-1565.13</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="9" t="inlineStr">
         <is>
           <t xml:space="preserve">   Other administrative and operating expenses</t>
         </is>
       </c>
       <c r="B13" s="10" t="n">
-        <v>-1347.499</v>
+        <v>-1353.778</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="7" t="inlineStr">
         <is>
           <t xml:space="preserve">   Personnel expense</t>
         </is>
       </c>
       <c r="B14" s="8" t="n">
         <v>-196.586</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="9" t="inlineStr">
         <is>
           <t xml:space="preserve">   Rental expenses</t>
         </is>
       </c>
       <c r="B15" s="10" t="n">
         <v>-14.766</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="11" t="inlineStr">
         <is>
           <t>EBITDA</t>
         </is>
       </c>
       <c r="B16" s="12" t="n">
-        <v>1292.357</v>
+        <v>1551.299</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="11" t="inlineStr">
         <is>
           <t>EBITDA Margin</t>
         </is>
       </c>
       <c r="B17" s="14" t="n">
-        <v>0.1291744454779543</v>
+        <v>0.1548396994353183</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="5" t="inlineStr">
         <is>
           <t>Total D&amp;A</t>
         </is>
       </c>
       <c r="B18" s="6" t="n">
-        <v>-251.221</v>
+        <v>-253.377</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="11" t="inlineStr">
         <is>
           <t>EBIT / Operating Income</t>
         </is>
       </c>
       <c r="B19" s="12" t="n">
-        <v>1041.136</v>
+        <v>1297.922</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" s="5" t="inlineStr">
         <is>
           <t>Total Other Income</t>
         </is>
       </c>
       <c r="B20" s="6" t="n">
         <v>-91.205</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" s="11" t="inlineStr">
         <is>
           <t>Profit Before Tax</t>
         </is>
       </c>
       <c r="B21" s="12" t="n">
-        <v>949.931</v>
+        <v>1206.717</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" s="5" t="inlineStr">
         <is>
           <t>Total Income Tax</t>
         </is>
       </c>
       <c r="B22" s="6" t="n"/>
     </row>
     <row r="23">
       <c r="A23" s="15" t="inlineStr">
         <is>
           <t>Net Profit / (Loss)</t>
         </is>
       </c>
       <c r="B23" s="16" t="n">
-        <v>1201.152</v>
+        <v>1206.717</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" s="5" t="inlineStr">
         <is>
           <t>Net Margin</t>
         </is>
       </c>
       <c r="B24" s="13" t="n">
-        <v>0.1200582683691394</v>
+        <v>0.120445960181428</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" s="17" t="inlineStr">
         <is>
           <t>Values in GEL thousands. Comma separators, parentheses for negatives.</t>
         </is>
       </c>
     </row>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="A26:B26"/>
     <mergeCell ref="A2:B2"/>
     <mergeCell ref="A1:B1"/>
   </mergeCells>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>