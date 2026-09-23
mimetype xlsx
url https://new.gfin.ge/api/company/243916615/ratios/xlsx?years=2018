--- v0 (2026-08-04)
+++ v1 (2026-09-23)
@@ -585,183 +585,183 @@
         <is>
           <t>2018</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="5" t="inlineStr">
         <is>
           <t>Gross Margin</t>
         </is>
       </c>
       <c r="B5" s="6" t="inlineStr">
         <is>
           <t>15.7%</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="7" t="inlineStr">
         <is>
           <t>EBITDA Margin</t>
         </is>
       </c>
       <c r="B6" s="8" t="inlineStr">
         <is>
-          <t>3.4%</t>
+          <t>7.6%</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="7" t="inlineStr">
         <is>
           <t>EBITDAR</t>
         </is>
       </c>
       <c r="B7" s="8" t="inlineStr">
         <is>
-          <t>463</t>
+          <t>800</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="7" t="inlineStr">
         <is>
           <t>EBITDAR Margin</t>
         </is>
       </c>
       <c r="B8" s="8" t="inlineStr">
         <is>
-          <t>5.8%</t>
+          <t>10.1%</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="5" t="inlineStr">
         <is>
           <t>EBIT Margin</t>
         </is>
       </c>
       <c r="B9" s="6" t="inlineStr">
         <is>
-          <t>2.3%</t>
+          <t>6.6%</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="9" t="inlineStr">
         <is>
           <t>Net Profit Margin</t>
         </is>
       </c>
       <c r="B10" s="10" t="inlineStr">
         <is>
           <t>2.4%</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="5" t="inlineStr">
         <is>
           <t>Operating Expense % of Sales</t>
         </is>
       </c>
       <c r="B11" s="6" t="inlineStr">
         <is>
-          <t>12.4%</t>
+          <t>8.1%</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="9" t="inlineStr">
         <is>
           <t>Return on Assets (ROA)</t>
         </is>
       </c>
       <c r="B12" s="10" t="inlineStr">
         <is>
           <t>4.7%</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="5" t="inlineStr">
         <is>
           <t>Return on Equity (ROE)</t>
         </is>
       </c>
       <c r="B13" s="6" t="inlineStr">
         <is>
           <t>27.0%</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="9" t="inlineStr">
         <is>
           <t>ROIC [EBIT / Invested Capital]</t>
         </is>
       </c>
       <c r="B14" s="10" t="inlineStr">
         <is>
-          <t>7.9%</t>
+          <t>22.3%</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="5" t="inlineStr">
         <is>
           <t>Debt-to-Assets</t>
         </is>
       </c>
       <c r="B15" s="6" t="inlineStr">
         <is>
           <t>54.4%</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="9" t="inlineStr">
         <is>
           <t>Debt-to-Equity</t>
         </is>
       </c>
       <c r="B16" s="10" t="inlineStr">
         <is>
           <t>3.10x</t>
         </is>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="5" t="inlineStr">
         <is>
           <t>Debt-to-EBITDA</t>
         </is>
       </c>
       <c r="B17" s="6" t="inlineStr">
         <is>
-          <t>8.07x</t>
+          <t>3.58x</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="9" t="inlineStr">
         <is>
           <t>Equity-to-Assets</t>
         </is>
       </c>
       <c r="B18" s="10" t="inlineStr">
         <is>
           <t>17.6%</t>
         </is>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="11" t="inlineStr">
         <is>
           <t>Net Debt</t>
         </is>
       </c>
       <c r="B19" s="12" t="inlineStr">
         <is>
           <t>1,634</t>
         </is>
@@ -777,159 +777,159 @@
         <is>
           <t>537</t>
         </is>
       </c>
     </row>
     <row r="21">
       <c r="A21" s="7" t="inlineStr">
         <is>
           <t>Total Debt</t>
         </is>
       </c>
       <c r="B21" s="8" t="inlineStr">
         <is>
           <t>2,172</t>
         </is>
       </c>
     </row>
     <row r="22">
       <c r="A22" s="9" t="inlineStr">
         <is>
           <t>Current Ratio</t>
         </is>
       </c>
       <c r="B22" s="10" t="inlineStr">
         <is>
-          <t>1.23x</t>
+          <t>0.84x</t>
         </is>
       </c>
     </row>
     <row r="23">
       <c r="A23" s="5" t="inlineStr">
         <is>
           <t>Quick Ratio</t>
         </is>
       </c>
       <c r="B23" s="6" t="inlineStr">
         <is>
-          <t>1.23x</t>
+          <t>0.84x</t>
         </is>
       </c>
     </row>
     <row r="24">
       <c r="A24" s="9" t="inlineStr">
         <is>
           <t>Cash Ratio</t>
         </is>
       </c>
       <c r="B24" s="10" t="inlineStr">
         <is>
-          <t>0.25x</t>
+          <t>0.17x</t>
         </is>
       </c>
     </row>
     <row r="25">
       <c r="A25" s="13" t="inlineStr">
         <is>
           <t>Total Current Assets</t>
         </is>
       </c>
       <c r="B25" s="14" t="inlineStr">
         <is>
           <t>2,663</t>
         </is>
       </c>
     </row>
     <row r="26">
       <c r="A26" s="13" t="inlineStr">
         <is>
           <t>Total Current Liabilities</t>
         </is>
       </c>
       <c r="B26" s="14" t="inlineStr">
         <is>
-          <t>2,172</t>
+          <t>3,185</t>
         </is>
       </c>
     </row>
     <row r="27">
       <c r="A27" s="5" t="inlineStr">
         <is>
           <t>Inventory</t>
         </is>
       </c>
       <c r="B27" s="6" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
     </row>
     <row r="28">
       <c r="A28" s="9" t="inlineStr">
         <is>
           <t>Trade Receivables</t>
         </is>
       </c>
       <c r="B28" s="10" t="inlineStr">
         <is>
           <t>683</t>
         </is>
       </c>
     </row>
     <row r="29">
       <c r="A29" s="5" t="inlineStr">
         <is>
           <t>Trade Payables</t>
         </is>
       </c>
       <c r="B29" s="6" t="inlineStr">
         <is>
           <t>865</t>
         </is>
       </c>
     </row>
     <row r="30">
       <c r="A30" s="9" t="inlineStr">
         <is>
           <t>Net Working Capital</t>
         </is>
       </c>
       <c r="B30" s="10" t="inlineStr">
         <is>
-          <t>491</t>
+          <t>-523</t>
         </is>
       </c>
     </row>
     <row r="31">
       <c r="A31" s="5" t="inlineStr">
         <is>
           <t>Net Working Capital % of Revenue</t>
         </is>
       </c>
       <c r="B31" s="6" t="inlineStr">
         <is>
-          <t>6.2%</t>
+          <t>-6.6%</t>
         </is>
       </c>
     </row>
     <row r="32">
       <c r="A32" s="9" t="inlineStr">
         <is>
           <t>Trade Working Capital</t>
         </is>
       </c>
       <c r="B32" s="10" t="inlineStr">
         <is>
           <t>-182</t>
         </is>
       </c>
     </row>
     <row r="33">
       <c r="A33" s="5" t="inlineStr">
         <is>
           <t>Trade Working Capital % of Revenue</t>
         </is>
       </c>
       <c r="B33" s="6" t="inlineStr">
         <is>
           <t>-2.3%</t>
         </is>
@@ -1053,51 +1053,51 @@
         <is>
           <t>357</t>
         </is>
       </c>
     </row>
     <row r="44">
       <c r="A44" s="9" t="inlineStr">
         <is>
           <t>Free Cash Flow (OCF − Capex proxy)</t>
         </is>
       </c>
       <c r="B44" s="10" t="inlineStr">
         <is>
           <t>357</t>
         </is>
       </c>
     </row>
     <row r="45">
       <c r="A45" s="5" t="inlineStr">
         <is>
           <t>Cash Conversion (OCF / EBITDA)</t>
         </is>
       </c>
       <c r="B45" s="6" t="inlineStr">
         <is>
-          <t>132.7%</t>
+          <t>58.9%</t>
         </is>
       </c>
     </row>
     <row r="46">
       <c r="A46" s="9" t="inlineStr">
         <is>
           <t>Dividends Declared</t>
         </is>
       </c>
       <c r="B46" s="10" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
     </row>
     <row r="47">
       <c r="A47" s="5" t="inlineStr">
         <is>
           <t>Dividend Payout Ratio</t>
         </is>
       </c>
       <c r="B47" s="6" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>