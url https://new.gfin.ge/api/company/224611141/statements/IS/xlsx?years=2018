--- v0 (2026-07-22)
+++ v1 (2026-09-23)
@@ -660,121 +660,121 @@
         <is>
           <t>Gross Profit</t>
         </is>
       </c>
       <c r="B10" s="12" t="n">
         <v>218.728</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="5" t="inlineStr">
         <is>
           <t>Gross Margin</t>
         </is>
       </c>
       <c r="B11" s="13" t="n">
         <v>0.9081955505360449</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="5" t="inlineStr">
         <is>
           <t>Total Operating Expenses</t>
         </is>
       </c>
       <c r="B12" s="6" t="n">
-        <v>-184.395</v>
+        <v>-150.729</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="9" t="inlineStr">
         <is>
           <t xml:space="preserve">   Personnel expense</t>
         </is>
       </c>
       <c r="B13" s="10" t="n">
         <v>-95.21000000000001</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="7" t="inlineStr">
         <is>
           <t xml:space="preserve">   Other administrative and operating expenses</t>
         </is>
       </c>
       <c r="B14" s="8" t="n">
         <v>-55.519</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="11" t="inlineStr">
         <is>
           <t>EBITDA</t>
         </is>
       </c>
       <c r="B15" s="12" t="n">
-        <v>34.333</v>
+        <v>67.999</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="11" t="inlineStr">
         <is>
           <t>EBITDA Margin</t>
         </is>
       </c>
       <c r="B16" s="14" t="n">
-        <v>0.1425564072114865</v>
+        <v>0.282343317914947</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="5" t="inlineStr">
         <is>
           <t>Total D&amp;A</t>
         </is>
       </c>
       <c r="B17" s="6" t="n">
         <v>-33.666</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="11" t="inlineStr">
         <is>
           <t>EBIT / Operating Income</t>
         </is>
       </c>
       <c r="B18" s="12" t="n">
-        <v>0.667</v>
+        <v>34.333</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="11" t="inlineStr">
         <is>
           <t>Profit Before Tax</t>
         </is>
       </c>
       <c r="B19" s="12" t="n">
-        <v>0.667</v>
+        <v>34.333</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" s="5" t="inlineStr">
         <is>
           <t>Total Income Tax</t>
         </is>
       </c>
       <c r="B20" s="6" t="n"/>
     </row>
     <row r="21">
       <c r="A21" s="15" t="inlineStr">
         <is>
           <t>Net Profit / (Loss)</t>
         </is>
       </c>
       <c r="B21" s="16" t="n">
         <v>34.333</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" s="5" t="inlineStr">
         <is>
           <t>Net Margin</t>
         </is>