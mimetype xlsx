--- v0 (2026-07-22)
+++ v1 (2026-09-23)
@@ -754,107 +754,107 @@
       <c r="B19" s="6" t="n">
         <v>4.831</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" s="5" t="inlineStr">
         <is>
           <t>Total Interest Expense</t>
         </is>
       </c>
       <c r="B20" s="6" t="n">
         <v>-44.423</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" s="5" t="inlineStr">
         <is>
           <t>Total Other Income</t>
         </is>
       </c>
       <c r="B21" s="6" t="n">
         <v>45.086</v>
       </c>
     </row>
     <row r="22">
-      <c r="A22" s="12" t="inlineStr">
-[...5 lines deleted...]
-        <v>45.779</v>
+      <c r="A22" s="9" t="inlineStr">
+        <is>
+          <t>Profit Before Tax</t>
+        </is>
+      </c>
+      <c r="B22" s="10" t="n">
+        <v>430.975</v>
       </c>
     </row>
     <row r="23">
-      <c r="A23" s="7" t="inlineStr">
-[...5 lines deleted...]
-        <v>-0.6930000000000001</v>
+      <c r="A23" s="5" t="inlineStr">
+        <is>
+          <t>Total Income Tax</t>
+        </is>
+      </c>
+      <c r="B23" s="6" t="n">
+        <v>-43.812</v>
       </c>
     </row>
     <row r="24">
-      <c r="A24" s="9" t="inlineStr">
-[...5 lines deleted...]
-        <v>430.975</v>
+      <c r="A24" s="15" t="inlineStr">
+        <is>
+          <t>Net Profit / (Loss)</t>
+        </is>
+      </c>
+      <c r="B24" s="16" t="n">
+        <v>508.773</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" s="5" t="inlineStr">
         <is>
-          <t>Total Income Tax</t>
-[...3 lines deleted...]
-        <v>-43.812</v>
+          <t>Net Margin</t>
+        </is>
+      </c>
+      <c r="B25" s="11" t="n">
+        <v>0.1926150470319127</v>
       </c>
     </row>
     <row r="26">
-      <c r="A26" s="15" t="inlineStr">
-[...5 lines deleted...]
-        <v>508.773</v>
+      <c r="A26" s="5" t="inlineStr">
+        <is>
+          <t>Other Comprehensive Income</t>
+        </is>
+      </c>
+      <c r="B26" s="6" t="n">
+        <v>95.23700000000001</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" s="5" t="inlineStr">
         <is>
-          <t>Net Margin</t>
-[...3 lines deleted...]
-        <v>0.1926150470319127</v>
+          <t>Total Comprehensive Income</t>
+        </is>
+      </c>
+      <c r="B27" s="6" t="n">
+        <v>604.01</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" s="17" t="inlineStr">
         <is>
           <t>Values in GEL thousands. Comma separators, parentheses for negatives.</t>
         </is>
       </c>
     </row>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="A29:B29"/>
     <mergeCell ref="A2:B2"/>
     <mergeCell ref="A1:B1"/>
   </mergeCells>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>