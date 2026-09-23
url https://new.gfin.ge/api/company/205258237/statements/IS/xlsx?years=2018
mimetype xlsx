--- v0 (2026-07-27)
+++ v1 (2026-09-23)
@@ -630,51 +630,51 @@
         <is>
           <t>Gross Profit</t>
         </is>
       </c>
       <c r="B7" s="8" t="n">
         <v>1354.725</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="5" t="inlineStr">
         <is>
           <t>Gross Margin</t>
         </is>
       </c>
       <c r="B8" s="9" t="n">
         <v>0.5178523305218373</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="5" t="inlineStr">
         <is>
           <t>Total Operating Expenses</t>
         </is>
       </c>
       <c r="B9" s="6" t="n">
-        <v>-2804.557</v>
+        <v>-1499.356</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="10" t="inlineStr">
         <is>
           <t xml:space="preserve">   Personnel expense</t>
         </is>
       </c>
       <c r="B10" s="11" t="n">
         <v>-837.855</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="12" t="inlineStr">
         <is>
           <t xml:space="preserve">   Other administrative and operating expenses</t>
         </is>
       </c>
       <c r="B11" s="13" t="n">
         <v>-278.729</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="10" t="inlineStr">
         <is>
@@ -700,121 +700,121 @@
         <is>
           <t xml:space="preserve">   Auditors remuneration</t>
         </is>
       </c>
       <c r="B14" s="11" t="n">
         <v>-14.217</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="12" t="inlineStr">
         <is>
           <t xml:space="preserve">   Utility and communication services</t>
         </is>
       </c>
       <c r="B15" s="13" t="n">
         <v>-6.429</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="7" t="inlineStr">
         <is>
           <t>EBITDA</t>
         </is>
       </c>
       <c r="B16" s="8" t="n">
-        <v>-1449.832</v>
+        <v>-144.631</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="7" t="inlineStr">
         <is>
           <t>EBITDA Margin</t>
         </is>
       </c>
       <c r="B17" s="14" t="n">
-        <v>-0.554207591994786</v>
+        <v>-0.05528612848785094</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="5" t="inlineStr">
         <is>
           <t>Total D&amp;A</t>
         </is>
       </c>
       <c r="B18" s="6" t="n">
         <v>-42.275</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="7" t="inlineStr">
         <is>
           <t>EBIT / Operating Income</t>
         </is>
       </c>
       <c r="B19" s="8" t="n">
-        <v>-1492.107</v>
+        <v>-186.906</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" s="5" t="inlineStr">
         <is>
           <t>Total Other Income</t>
         </is>
       </c>
       <c r="B20" s="6" t="n">
         <v>22.93</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" s="10" t="inlineStr">
         <is>
           <t xml:space="preserve">   Net gain (loss) from foreign exchange operations</t>
         </is>
       </c>
       <c r="B21" s="11" t="n">
         <v>21.312</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" s="12" t="inlineStr">
         <is>
           <t xml:space="preserve">   Other income</t>
         </is>
       </c>
       <c r="B22" s="13" t="n">
         <v>1.618</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" s="7" t="inlineStr">
         <is>
           <t>Profit Before Tax</t>
         </is>
       </c>
       <c r="B23" s="8" t="n">
-        <v>-1469.177</v>
+        <v>-163.976</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" s="5" t="inlineStr">
         <is>
           <t>Total Income Tax</t>
         </is>
       </c>
       <c r="B24" s="6" t="n"/>
     </row>
     <row r="25">
       <c r="A25" s="15" t="inlineStr">
         <is>
           <t>Net Profit / (Loss)</t>
         </is>
       </c>
       <c r="B25" s="16" t="n">
         <v>-165.582</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" s="5" t="inlineStr">
         <is>
           <t>Net Margin</t>
         </is>