--- v0 (2026-07-21)
+++ v1 (2026-09-23)
@@ -577,130 +577,132 @@
           <t>Line Item</t>
         </is>
       </c>
       <c r="B4" s="4" t="inlineStr">
         <is>
           <t>2017</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="5" t="inlineStr">
         <is>
           <t>Total Revenue</t>
         </is>
       </c>
       <c r="B5" s="6" t="n">
         <v>7395.68</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="5" t="inlineStr">
         <is>
           <t>Total COGS</t>
         </is>
       </c>
-      <c r="B6" s="6" t="n"/>
+      <c r="B6" s="6" t="n">
+        <v>-289.654</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="7" t="inlineStr">
         <is>
           <t>Gross Profit</t>
         </is>
       </c>
       <c r="B7" s="8" t="n">
-        <v>7395.68</v>
+        <v>7106.026</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="5" t="inlineStr">
         <is>
           <t>Gross Margin</t>
         </is>
       </c>
       <c r="B8" s="9" t="n">
-        <v>1</v>
+        <v>0.9608347035025853</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="5" t="inlineStr">
         <is>
           <t>Total Operating Expenses</t>
         </is>
       </c>
       <c r="B9" s="6" t="n">
         <v>-541.136</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="7" t="inlineStr">
         <is>
           <t>EBITDA</t>
         </is>
       </c>
       <c r="B10" s="8" t="n">
-        <v>6854.544</v>
+        <v>6564.89</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="7" t="inlineStr">
         <is>
           <t>EBITDA Margin</t>
         </is>
       </c>
       <c r="B11" s="10" t="n">
-        <v>0.9268307985202172</v>
+        <v>0.8876655020228025</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="5" t="inlineStr">
         <is>
           <t>Total D&amp;A</t>
         </is>
       </c>
       <c r="B12" s="6" t="n">
         <v>-401.025</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="7" t="inlineStr">
         <is>
           <t>EBIT / Operating Income</t>
         </is>
       </c>
       <c r="B13" s="8" t="n">
-        <v>6453.519</v>
+        <v>6163.865</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="7" t="inlineStr">
         <is>
           <t>Profit Before Tax</t>
         </is>
       </c>
       <c r="B14" s="8" t="n">
-        <v>6453.519</v>
+        <v>6163.865</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="5" t="inlineStr">
         <is>
           <t>Total Income Tax</t>
         </is>
       </c>
       <c r="B15" s="6" t="n"/>
     </row>
     <row r="16">
       <c r="A16" s="11" t="inlineStr">
         <is>
           <t>Net Profit / (Loss)</t>
         </is>
       </c>
       <c r="B16" s="12" t="n">
         <v>2826.107</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="5" t="inlineStr">
         <is>
           <t>Net Margin</t>
         </is>