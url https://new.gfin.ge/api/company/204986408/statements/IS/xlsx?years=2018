--- v0 (2026-07-22)
+++ v1 (2026-09-23)
@@ -599,70 +599,72 @@
           <t>Line Item</t>
         </is>
       </c>
       <c r="B4" s="4" t="inlineStr">
         <is>
           <t>2018</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="5" t="inlineStr">
         <is>
           <t>Total Revenue</t>
         </is>
       </c>
       <c r="B5" s="6" t="n">
         <v>6076.769</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="5" t="inlineStr">
         <is>
           <t>Total COGS</t>
         </is>
       </c>
-      <c r="B6" s="6" t="n"/>
+      <c r="B6" s="6" t="n">
+        <v>-110.241</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="7" t="inlineStr">
         <is>
           <t>Gross Profit</t>
         </is>
       </c>
       <c r="B7" s="8" t="n">
-        <v>6076.769</v>
+        <v>5966.528</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="5" t="inlineStr">
         <is>
           <t>Gross Margin</t>
         </is>
       </c>
       <c r="B8" s="9" t="n">
-        <v>1</v>
+        <v>0.9818586159849091</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="5" t="inlineStr">
         <is>
           <t>Total Operating Expenses</t>
         </is>
       </c>
       <c r="B9" s="6" t="n">
         <v>-5876.899</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="10" t="inlineStr">
         <is>
           <t xml:space="preserve">   Personnel expense</t>
         </is>
       </c>
       <c r="B10" s="11" t="n">
         <v>-1875.533</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="12" t="inlineStr">
         <is>
@@ -698,131 +700,131 @@
         <is>
           <t xml:space="preserve">   Rental expenses</t>
         </is>
       </c>
       <c r="B14" s="11" t="n">
         <v>-599.098</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="12" t="inlineStr">
         <is>
           <t xml:space="preserve">   Utility and communication services</t>
         </is>
       </c>
       <c r="B15" s="13" t="n">
         <v>-449.652</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="7" t="inlineStr">
         <is>
           <t>EBITDA</t>
         </is>
       </c>
       <c r="B16" s="8" t="n">
-        <v>199.87</v>
+        <v>89.629</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="7" t="inlineStr">
         <is>
           <t>EBITDA Margin</t>
         </is>
       </c>
       <c r="B17" s="14" t="n">
-        <v>0.03289083392835897</v>
+        <v>0.01474944991326805</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="5" t="inlineStr">
         <is>
           <t>Total D&amp;A</t>
         </is>
       </c>
       <c r="B18" s="6" t="n">
         <v>-989.001</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="7" t="inlineStr">
         <is>
           <t>EBIT / Operating Income</t>
         </is>
       </c>
       <c r="B19" s="8" t="n">
-        <v>-789.131</v>
+        <v>-899.3720000000001</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" s="5" t="inlineStr">
         <is>
           <t>Total Interest Expense</t>
         </is>
       </c>
       <c r="B20" s="6" t="n">
         <v>-433.123</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" s="5" t="inlineStr">
         <is>
           <t>Total Other Income</t>
         </is>
       </c>
       <c r="B21" s="6" t="n">
         <v>87.467</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" s="10" t="inlineStr">
         <is>
           <t xml:space="preserve">   Net gain (loss) from foreign exchange operations</t>
         </is>
       </c>
       <c r="B22" s="11" t="n">
         <v>45.175</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" s="12" t="inlineStr">
         <is>
           <t xml:space="preserve">   Other income</t>
         </is>
       </c>
       <c r="B23" s="13" t="n">
         <v>42.292</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" s="7" t="inlineStr">
         <is>
           <t>Profit Before Tax</t>
         </is>
       </c>
       <c r="B24" s="8" t="n">
-        <v>-1134.787</v>
+        <v>-1245.028</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" s="5" t="inlineStr">
         <is>
           <t>Total Income Tax</t>
         </is>
       </c>
       <c r="B25" s="6" t="n"/>
     </row>
     <row r="26">
       <c r="A26" s="15" t="inlineStr">
         <is>
           <t>Net Profit / (Loss)</t>
         </is>
       </c>
       <c r="B26" s="16" t="n">
         <v>-1315.58</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" s="5" t="inlineStr">
         <is>
           <t>Net Margin</t>
         </is>