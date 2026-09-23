--- v0 (2026-07-21)
+++ v1 (2026-09-23)
@@ -630,190 +630,190 @@
         <is>
           <t>Gross Profit</t>
         </is>
       </c>
       <c r="B7" s="8" t="n">
         <v>6774.678</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="5" t="inlineStr">
         <is>
           <t>Gross Margin</t>
         </is>
       </c>
       <c r="B8" s="9" t="n">
         <v>0.3046190902324181</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="5" t="inlineStr">
         <is>
           <t>Total Operating Expenses</t>
         </is>
       </c>
       <c r="B9" s="6" t="n">
-        <v>-2871.178</v>
+        <v>-846.277</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="10" t="inlineStr">
         <is>
-          <t xml:space="preserve">   Impairment charge on property, plant and equipment</t>
+          <t xml:space="preserve">   Rental expenses</t>
         </is>
       </c>
       <c r="B10" s="11" t="n">
-        <v>-2024.901</v>
+        <v>-350.818</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="12" t="inlineStr">
         <is>
-          <t xml:space="preserve">   Rental expenses</t>
+          <t xml:space="preserve">   Impairment of trade receivables</t>
         </is>
       </c>
       <c r="B11" s="13" t="n">
-        <v>-350.818</v>
+        <v>-317.016</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="10" t="inlineStr">
         <is>
-          <t xml:space="preserve">   Impairment of trade receivables</t>
+          <t xml:space="preserve">   Utility and communication services</t>
         </is>
       </c>
       <c r="B12" s="11" t="n">
-        <v>-317.016</v>
+        <v>-86.59100000000001</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="12" t="inlineStr">
         <is>
-          <t xml:space="preserve">   Utility and communication services</t>
+          <t xml:space="preserve">   Auditors remuneration</t>
         </is>
       </c>
       <c r="B13" s="13" t="n">
-        <v>-86.59100000000001</v>
+        <v>-68.47200000000001</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="10" t="inlineStr">
         <is>
-          <t xml:space="preserve">   Auditors remuneration</t>
+          <t xml:space="preserve">   Consultancy fee</t>
         </is>
       </c>
       <c r="B14" s="11" t="n">
-        <v>-68.47200000000001</v>
+        <v>-23.38</v>
       </c>
     </row>
     <row r="15">
-      <c r="A15" s="12" t="inlineStr">
-[...5 lines deleted...]
-        <v>-23.38</v>
+      <c r="A15" s="7" t="inlineStr">
+        <is>
+          <t>EBITDA</t>
+        </is>
+      </c>
+      <c r="B15" s="8" t="n">
+        <v>5928.401</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="7" t="inlineStr">
         <is>
-          <t>EBITDA</t>
-[...3 lines deleted...]
-        <v>3903.5</v>
+          <t>EBITDA Margin</t>
+        </is>
+      </c>
+      <c r="B16" s="14" t="n">
+        <v>0.2665667828276057</v>
       </c>
     </row>
     <row r="17">
-      <c r="A17" s="7" t="inlineStr">
-[...5 lines deleted...]
-        <v>0.1755183964052969</v>
+      <c r="A17" s="5" t="inlineStr">
+        <is>
+          <t>Total D&amp;A</t>
+        </is>
+      </c>
+      <c r="B17" s="6" t="n">
+        <v>-136.789</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="5" t="inlineStr">
         <is>
-          <t>Total D&amp;A</t>
+          <t>Impairment (non-financial)</t>
         </is>
       </c>
       <c r="B18" s="6" t="n">
-        <v>-136.789</v>
+        <v>-2024.901</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="7" t="inlineStr">
         <is>
           <t>EBIT / Operating Income</t>
         </is>
       </c>
       <c r="B19" s="8" t="n">
         <v>3766.711</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" s="5" t="inlineStr">
         <is>
           <t>Total Interest Income</t>
         </is>
       </c>
       <c r="B20" s="6" t="n">
         <v>7.913</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" s="5" t="inlineStr">
         <is>
           <t>Total Other Income</t>
         </is>
       </c>
       <c r="B21" s="6" t="n">
         <v>-1390.465</v>
       </c>
     </row>
     <row r="22">
-      <c r="A22" s="10" t="inlineStr">
+      <c r="A22" s="12" t="inlineStr">
         <is>
           <t xml:space="preserve">   Other income</t>
         </is>
       </c>
-      <c r="B22" s="11" t="n">
+      <c r="B22" s="13" t="n">
         <v>-1390.013</v>
       </c>
     </row>
     <row r="23">
-      <c r="A23" s="12" t="inlineStr">
+      <c r="A23" s="10" t="inlineStr">
         <is>
           <t xml:space="preserve">   Net Gains/(losses) on disposals of property, plant and equipment</t>
         </is>
       </c>
-      <c r="B23" s="13" t="n">
+      <c r="B23" s="11" t="n">
         <v>-0.452</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" s="7" t="inlineStr">
         <is>
           <t>Profit Before Tax</t>
         </is>
       </c>
       <c r="B24" s="8" t="n">
         <v>2384.159</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" s="5" t="inlineStr">
         <is>
           <t>Total Income Tax</t>
         </is>
       </c>
       <c r="B25" s="6" t="n"/>
     </row>
     <row r="26">
       <c r="A26" s="15" t="inlineStr">
         <is>
           <t>Net Profit / (Loss)</t>