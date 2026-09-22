--- v0 (2026-07-21)
+++ v1 (2026-09-22)
@@ -14,91 +14,97 @@
 
 <file path=_rels/.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <workbookPr/>
   <workbookProtection/>
   <bookViews>
     <workbookView visibility="visible" minimized="0" showHorizontalScroll="1" showVerticalScroll="1" showSheetTabs="1" tabRatio="600" firstSheet="0" activeTab="0" autoFilterDateGrouping="1"/>
   </bookViews>
   <sheets>
     <sheet name="IS" sheetId="1" state="visible" r:id="rId1"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="#,##0;(#,##0);&quot;&quot;"/>
     <numFmt numFmtId="165" formatCode="0.0%"/>
   </numFmts>
-  <fonts count="9">
+  <fonts count="10">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <color theme="1"/>
       <sz val="11"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Segoe UI"/>
       <b val="1"/>
       <color rgb="00113A3F"/>
       <sz val="24"/>
     </font>
     <font>
       <name val="Segoe UI"/>
       <i val="1"/>
       <color rgb="00587578"/>
       <sz val="10"/>
     </font>
     <font>
       <name val="Segoe UI"/>
       <b val="1"/>
       <color rgb="00FFFFFF"/>
       <sz val="8"/>
     </font>
     <font>
       <name val="Segoe UI"/>
       <b val="1"/>
       <color rgb="00113A3F"/>
       <sz val="8"/>
     </font>
     <font>
       <name val="Segoe UI"/>
       <b val="1"/>
       <color rgb="00000000"/>
       <sz val="8"/>
     </font>
     <font>
       <name val="Segoe UI"/>
       <color rgb="00333333"/>
+      <sz val="8"/>
+    </font>
+    <font>
+      <name val="Segoe UI"/>
+      <i val="1"/>
+      <color rgb="00587578"/>
       <sz val="8"/>
     </font>
     <font>
       <name val="Segoe UI"/>
       <b val="1"/>
       <color rgb="007B2038"/>
       <sz val="9"/>
     </font>
     <font>
       <name val="Segoe UI"/>
       <i val="1"/>
       <color rgb="00587578"/>
       <sz val="6"/>
     </font>
   </fonts>
   <fills count="6">
     <fill>
       <patternFill/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="00113A3F"/>
@@ -124,101 +130,107 @@
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color rgb="00DDDDDD"/>
       </left>
       <right style="thin">
         <color rgb="00DDDDDD"/>
       </right>
       <top style="medium">
         <color rgb="00113A3F"/>
       </top>
       <bottom style="medium">
         <color rgb="00113A3F"/>
       </bottom>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="18">
+  <cellXfs count="20">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="3" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="4" fillId="3" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="4" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="5" fillId="4" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="165" fontId="4" fillId="3" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="5" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="left" vertical="center" indent="1"/>
     </xf>
     <xf numFmtId="164" fontId="6" fillId="5" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="left" vertical="center" indent="1"/>
     </xf>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="right" vertical="center"/>
     </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="left" vertical="center" indent="2"/>
+    </xf>
+    <xf numFmtId="164" fontId="7" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
     <xf numFmtId="165" fontId="5" fillId="4" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="3" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+    <xf numFmtId="0" fontId="8" fillId="3" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="164" fontId="7" fillId="3" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+    <xf numFmtId="164" fontId="8" fillId="3" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="left" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0" hidden="0"/>
   </cellStyles>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <indexedColors>
       <rgbColor rgb="00000000"/>
       <rgbColor rgb="00FFFFFF"/>
       <rgbColor rgb="00FF0000"/>
       <rgbColor rgb="0000FF00"/>
       <rgbColor rgb="000000FF"/>
       <rgbColor rgb="00FFFF00"/>
       <rgbColor rgb="00FF00FF"/>
       <rgbColor rgb="0000FFFF"/>
       <rgbColor rgb="00000000"/>
       <rgbColor rgb="00FFFFFF"/>
       <rgbColor rgb="00FF0000"/>
       <rgbColor rgb="0000FF00"/>
       <rgbColor rgb="000000FF"/>
       <rgbColor rgb="00FFFF00"/>
       <rgbColor rgb="00FF00FF"/>
       <rgbColor rgb="0000FFFF"/>
@@ -545,51 +557,51 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:B28"/>
+  <dimension ref="A1:B31"/>
   <sheetViews>
     <sheetView showGridLines="0" workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="50" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
   </cols>
   <sheetData>
     <row r="1" ht="32" customHeight="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>შპს კომპანია ბლექ სი გრუპი — Income Statement</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="2" t="inlineStr">
         <is>
           <t>204477734 · FY2017</t>
         </is>
       </c>
     </row>
@@ -599,70 +611,72 @@
           <t>Line Item</t>
         </is>
       </c>
       <c r="B4" s="4" t="inlineStr">
         <is>
           <t>2017</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="5" t="inlineStr">
         <is>
           <t>Total Revenue</t>
         </is>
       </c>
       <c r="B5" s="6" t="n">
         <v>93089</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="5" t="inlineStr">
         <is>
           <t>Total COGS</t>
         </is>
       </c>
-      <c r="B6" s="6" t="n"/>
+      <c r="B6" s="6" t="n">
+        <v>-41854</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="7" t="inlineStr">
         <is>
           <t>Gross Profit</t>
         </is>
       </c>
       <c r="B7" s="8" t="n">
-        <v>93089</v>
+        <v>51235</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="5" t="inlineStr">
         <is>
           <t>Gross Margin</t>
         </is>
       </c>
       <c r="B8" s="9" t="n">
-        <v>1</v>
+        <v>0.5503872638013084</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="5" t="inlineStr">
         <is>
           <t>Total Operating Expenses</t>
         </is>
       </c>
       <c r="B9" s="6" t="n">
         <v>-31134</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="10" t="inlineStr">
         <is>
           <t xml:space="preserve">   Other administrative and operating expenses</t>
         </is>
       </c>
       <c r="B10" s="11" t="n">
         <v>-21194</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="12" t="inlineStr">
         <is>
@@ -692,163 +706,193 @@
       <c r="B13" s="13" t="n">
         <v>-1985</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="10" t="inlineStr">
         <is>
           <t xml:space="preserve">   Transportation and transmission expense</t>
         </is>
       </c>
       <c r="B14" s="11" t="n">
         <v>-474</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="12" t="inlineStr">
         <is>
           <t xml:space="preserve">   Other (3 items)</t>
         </is>
       </c>
       <c r="B15" s="13" t="n">
         <v>-291</v>
       </c>
     </row>
     <row r="16">
-      <c r="A16" s="7" t="inlineStr">
-[...5 lines deleted...]
-        <v>61955</v>
+      <c r="A16" s="14" t="inlineStr">
+        <is>
+          <t xml:space="preserve">      Utility and communication services</t>
+        </is>
+      </c>
+      <c r="B16" s="15" t="n">
+        <v>-270</v>
       </c>
     </row>
     <row r="17">
-      <c r="A17" s="7" t="inlineStr">
-[...5 lines deleted...]
-        <v>0.665545875452524</v>
+      <c r="A17" s="14" t="inlineStr">
+        <is>
+          <t xml:space="preserve">      Impairment of trade receivables</t>
+        </is>
+      </c>
+      <c r="B17" s="15" t="n">
+        <v>-19</v>
       </c>
     </row>
     <row r="18">
-      <c r="A18" s="5" t="inlineStr">
-[...5 lines deleted...]
-        <v>-6847</v>
+      <c r="A18" s="14" t="inlineStr">
+        <is>
+          <t xml:space="preserve">      Advertising and marketing expenses</t>
+        </is>
+      </c>
+      <c r="B18" s="15" t="n">
+        <v>-2</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="7" t="inlineStr">
         <is>
-          <t>EBIT / Operating Income</t>
+          <t>EBITDA</t>
         </is>
       </c>
       <c r="B19" s="8" t="n">
-        <v>55108</v>
+        <v>20101</v>
       </c>
     </row>
     <row r="20">
-      <c r="A20" s="5" t="inlineStr">
-[...5 lines deleted...]
-        <v>138</v>
+      <c r="A20" s="7" t="inlineStr">
+        <is>
+          <t>EBITDA Margin</t>
+        </is>
+      </c>
+      <c r="B20" s="16" t="n">
+        <v>0.2159331392538323</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" s="5" t="inlineStr">
         <is>
-          <t>Total Interest Expense</t>
+          <t>Total D&amp;A</t>
         </is>
       </c>
       <c r="B21" s="6" t="n">
-        <v>-153</v>
+        <v>-6847</v>
       </c>
     </row>
     <row r="22">
-      <c r="A22" s="5" t="inlineStr">
-[...5 lines deleted...]
-        <v>49</v>
+      <c r="A22" s="7" t="inlineStr">
+        <is>
+          <t>EBIT / Operating Income</t>
+        </is>
+      </c>
+      <c r="B22" s="8" t="n">
+        <v>13254</v>
       </c>
     </row>
     <row r="23">
-      <c r="A23" s="7" t="inlineStr">
-[...5 lines deleted...]
-        <v>55142</v>
+      <c r="A23" s="5" t="inlineStr">
+        <is>
+          <t>Total Interest Income</t>
+        </is>
+      </c>
+      <c r="B23" s="6" t="n">
+        <v>138</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" s="5" t="inlineStr">
         <is>
+          <t>Total Interest Expense</t>
+        </is>
+      </c>
+      <c r="B24" s="6" t="n">
+        <v>-153</v>
+      </c>
+    </row>
+    <row r="25">
+      <c r="A25" s="5" t="inlineStr">
+        <is>
+          <t>Total Other Income</t>
+        </is>
+      </c>
+      <c r="B25" s="6" t="n">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="26">
+      <c r="A26" s="7" t="inlineStr">
+        <is>
+          <t>Profit Before Tax</t>
+        </is>
+      </c>
+      <c r="B26" s="8" t="n">
+        <v>13288</v>
+      </c>
+    </row>
+    <row r="27">
+      <c r="A27" s="5" t="inlineStr">
+        <is>
           <t>Total Income Tax</t>
         </is>
       </c>
-      <c r="B24" s="6" t="n"/>
-[...19 lines deleted...]
-      </c>
+      <c r="B27" s="6" t="n"/>
     </row>
     <row r="28">
       <c r="A28" s="17" t="inlineStr">
         <is>
+          <t>Net Profit / (Loss)</t>
+        </is>
+      </c>
+      <c r="B28" s="18" t="n">
+        <v>-3737</v>
+      </c>
+    </row>
+    <row r="29">
+      <c r="A29" s="5" t="inlineStr">
+        <is>
+          <t>Net Margin</t>
+        </is>
+      </c>
+      <c r="B29" s="9" t="n">
+        <v>-0.04014437796087615</v>
+      </c>
+    </row>
+    <row r="31">
+      <c r="A31" s="19" t="inlineStr">
+        <is>
           <t>Values in GEL thousands. Comma separators, parentheses for negatives.</t>
         </is>
       </c>
     </row>
   </sheetData>
   <mergeCells count="3">
+    <mergeCell ref="A31:B31"/>
     <mergeCell ref="A2:B2"/>
     <mergeCell ref="A1:B1"/>
-    <mergeCell ref="A28:B28"/>
   </mergeCells>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>