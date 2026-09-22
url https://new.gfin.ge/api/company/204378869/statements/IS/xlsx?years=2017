--- v0 (2026-07-21)
+++ v1 (2026-09-22)
@@ -628,51 +628,51 @@
         <is>
           <t>Net other income</t>
         </is>
       </c>
       <c r="B10" s="6" t="n">
         <v>9396</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="5" t="inlineStr">
         <is>
           <t>Operating income</t>
         </is>
       </c>
       <c r="B11" s="6" t="n">
         <v>337348</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="5" t="inlineStr">
         <is>
           <t>Operating expenses</t>
         </is>
       </c>
       <c r="B12" s="6" t="n">
-        <v>-322810</v>
+        <v>-322335</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="7" t="inlineStr">
         <is>
           <t xml:space="preserve">   Personnel expense</t>
         </is>
       </c>
       <c r="B13" s="8" t="n">
         <v>-186885</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="9" t="inlineStr">
         <is>
           <t xml:space="preserve">   Other administrative and operating expenses</t>
         </is>
       </c>
       <c r="B14" s="10" t="n">
         <v>-85570</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="7" t="inlineStr">
         <is>
@@ -692,67 +692,67 @@
       <c r="B16" s="10" t="n">
         <v>-14575</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="7" t="inlineStr">
         <is>
           <t xml:space="preserve">   Other operating income</t>
         </is>
       </c>
       <c r="B17" s="8" t="n">
         <v>4623</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="9" t="inlineStr">
         <is>
           <t xml:space="preserve">   Auditors remuneration</t>
         </is>
       </c>
       <c r="B18" s="10" t="n">
         <v>-1514</v>
       </c>
     </row>
     <row r="19">
-      <c r="A19" s="7" t="inlineStr">
-[...5 lines deleted...]
-        <v>-475</v>
+      <c r="A19" s="5" t="inlineStr">
+        <is>
+          <t>Operating income before cost of risk</t>
+        </is>
+      </c>
+      <c r="B19" s="6" t="n">
+        <v>15013</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" s="5" t="inlineStr">
         <is>
-          <t>Operating income before cost of risk</t>
+          <t>Cost of risk</t>
         </is>
       </c>
       <c r="B20" s="6" t="n">
-        <v>14538</v>
+        <v>-475</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" s="5" t="inlineStr">
         <is>
           <t>Profit before income tax</t>
         </is>
       </c>
       <c r="B21" s="6" t="n">
         <v>366747</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" s="5" t="inlineStr">
         <is>
           <t>Income tax expense</t>
         </is>
       </c>
       <c r="B22" s="6" t="n">
         <v>-27840</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" s="5" t="inlineStr">
         <is>