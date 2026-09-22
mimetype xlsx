--- v0 (2026-07-21)
+++ v1 (2026-09-22)
@@ -599,180 +599,182 @@
           <t>Line Item</t>
         </is>
       </c>
       <c r="B4" s="4" t="inlineStr">
         <is>
           <t>2018</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="5" t="inlineStr">
         <is>
           <t>Total Revenue</t>
         </is>
       </c>
       <c r="B5" s="6" t="n">
         <v>140086</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="5" t="inlineStr">
         <is>
           <t>Total COGS</t>
         </is>
       </c>
-      <c r="B6" s="6" t="n"/>
+      <c r="B6" s="6" t="n">
+        <v>-30302</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="7" t="inlineStr">
         <is>
           <t>Gross Profit</t>
         </is>
       </c>
       <c r="B7" s="8" t="n">
-        <v>140086</v>
+        <v>109784</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="5" t="inlineStr">
         <is>
           <t>Gross Margin</t>
         </is>
       </c>
       <c r="B8" s="9" t="n">
-        <v>1</v>
+        <v>0.7836900189883358</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="5" t="inlineStr">
         <is>
           <t>Total Operating Expenses</t>
         </is>
       </c>
       <c r="B9" s="6" t="n">
         <v>-133161</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="10" t="inlineStr">
         <is>
           <t xml:space="preserve">   Personnel expense</t>
         </is>
       </c>
       <c r="B10" s="11" t="n">
         <v>-99557</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="12" t="inlineStr">
         <is>
           <t xml:space="preserve">   Other administrative and operating expenses</t>
         </is>
       </c>
       <c r="B11" s="13" t="n">
         <v>-21426</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="10" t="inlineStr">
         <is>
           <t xml:space="preserve">   Utility and communication services</t>
         </is>
       </c>
       <c r="B12" s="11" t="n">
         <v>-12178</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="7" t="inlineStr">
         <is>
           <t>EBITDA</t>
         </is>
       </c>
       <c r="B13" s="8" t="n">
-        <v>6925</v>
+        <v>-23377</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="7" t="inlineStr">
         <is>
           <t>EBITDA Margin</t>
         </is>
       </c>
       <c r="B14" s="14" t="n">
-        <v>0.04943391916394215</v>
+        <v>-0.1668760618477221</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="5" t="inlineStr">
         <is>
           <t>Total D&amp;A</t>
         </is>
       </c>
       <c r="B15" s="6" t="n">
         <v>-16488</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="7" t="inlineStr">
         <is>
           <t>EBIT / Operating Income</t>
         </is>
       </c>
       <c r="B16" s="8" t="n">
-        <v>-9563</v>
+        <v>-39865</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="5" t="inlineStr">
         <is>
           <t>Total Interest Income</t>
         </is>
       </c>
       <c r="B17" s="6" t="n">
         <v>6822</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="5" t="inlineStr">
         <is>
           <t>Total Other Income</t>
         </is>
       </c>
       <c r="B18" s="6" t="n">
         <v>2365</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="7" t="inlineStr">
         <is>
           <t>Profit Before Tax</t>
         </is>
       </c>
       <c r="B19" s="8" t="n">
-        <v>-376</v>
+        <v>-30678</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" s="5" t="inlineStr">
         <is>
           <t>Total Income Tax</t>
         </is>
       </c>
       <c r="B20" s="6" t="n"/>
     </row>
     <row r="21">
       <c r="A21" s="15" t="inlineStr">
         <is>
           <t>Net Profit / (Loss)</t>
         </is>
       </c>
       <c r="B21" s="16" t="n">
         <v>-55786</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" s="5" t="inlineStr">
         <is>
           <t>Net Margin</t>
         </is>