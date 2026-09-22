--- v0 (2026-07-21)
+++ v1 (2026-09-22)
@@ -626,115 +626,115 @@
       </c>
     </row>
     <row r="7">
       <c r="A7" s="7" t="inlineStr">
         <is>
           <t>Gross Profit</t>
         </is>
       </c>
       <c r="B7" s="8" t="n">
         <v>123896</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="5" t="inlineStr">
         <is>
           <t>Gross Margin</t>
         </is>
       </c>
       <c r="B8" s="9" t="n">
         <v>0.2595958220275947</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="5" t="inlineStr">
         <is>
+          <t>Other Operating Income</t>
+        </is>
+      </c>
+      <c r="B9" s="6" t="n">
+        <v>3813</v>
+      </c>
+    </row>
+    <row r="10">
+      <c r="A10" s="5" t="inlineStr">
+        <is>
           <t>Total Operating Expenses</t>
         </is>
       </c>
-      <c r="B9" s="6" t="n">
+      <c r="B10" s="6" t="n">
         <v>-86115</v>
       </c>
     </row>
-    <row r="10">
-      <c r="A10" s="10" t="inlineStr">
+    <row r="11">
+      <c r="A11" s="10" t="inlineStr">
         <is>
           <t xml:space="preserve">   Personnel expense</t>
         </is>
       </c>
-      <c r="B10" s="11" t="n">
+      <c r="B11" s="11" t="n">
         <v>-50414</v>
       </c>
     </row>
-    <row r="11">
-      <c r="A11" s="12" t="inlineStr">
+    <row r="12">
+      <c r="A12" s="12" t="inlineStr">
         <is>
           <t xml:space="preserve">   Other expenses</t>
         </is>
       </c>
-      <c r="B11" s="13" t="n">
+      <c r="B12" s="13" t="n">
         <v>-17360</v>
       </c>
     </row>
-    <row r="12">
-      <c r="A12" s="10" t="inlineStr">
+    <row r="13">
+      <c r="A13" s="10" t="inlineStr">
         <is>
           <t xml:space="preserve">   Rental expenses</t>
         </is>
       </c>
-      <c r="B12" s="11" t="n">
+      <c r="B13" s="11" t="n">
         <v>-11768</v>
       </c>
     </row>
-    <row r="13">
-      <c r="A13" s="12" t="inlineStr">
+    <row r="14">
+      <c r="A14" s="12" t="inlineStr">
         <is>
           <t xml:space="preserve">   Advertising and marketing expenses</t>
         </is>
       </c>
-      <c r="B13" s="13" t="n">
+      <c r="B14" s="13" t="n">
         <v>-7326</v>
       </c>
     </row>
-    <row r="14">
-      <c r="A14" s="10" t="inlineStr">
+    <row r="15">
+      <c r="A15" s="10" t="inlineStr">
         <is>
           <t xml:space="preserve">   Work performed by the group and capitalised</t>
         </is>
       </c>
-      <c r="B14" s="11" t="n">
+      <c r="B15" s="11" t="n">
         <v>753</v>
-      </c>
-[...8 lines deleted...]
-        <v>3813</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="7" t="inlineStr">
         <is>
           <t>EBITDA</t>
         </is>
       </c>
       <c r="B16" s="8" t="n">
         <v>41594</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="7" t="inlineStr">
         <is>
           <t>EBITDA Margin</t>
         </is>
       </c>
       <c r="B17" s="14" t="n">
         <v>0.08715074434538464</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="5" t="inlineStr">
         <is>