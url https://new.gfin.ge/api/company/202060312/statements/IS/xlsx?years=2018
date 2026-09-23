--- v0 (2026-07-22)
+++ v1 (2026-09-23)
@@ -600,191 +600,191 @@
         </is>
       </c>
       <c r="B4" s="4" t="inlineStr">
         <is>
           <t>2018</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="5" t="inlineStr">
         <is>
           <t>Total Revenue</t>
         </is>
       </c>
       <c r="B5" s="6" t="n">
         <v>7906</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="7" t="inlineStr">
         <is>
           <t xml:space="preserve">   - Other (implied)</t>
         </is>
       </c>
       <c r="B6" s="8" t="n">
-        <v>5166</v>
+        <v>5269.735</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="9" t="inlineStr">
         <is>
           <t xml:space="preserve">   - rendering of services</t>
         </is>
       </c>
       <c r="B7" s="10" t="n">
-        <v>2707</v>
+        <v>2631</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="7" t="inlineStr">
         <is>
           <t xml:space="preserve">   - sale of goods</t>
         </is>
       </c>
       <c r="B8" s="8" t="n">
-        <v>33</v>
+        <v>5.265</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="5" t="inlineStr">
         <is>
           <t>Total COGS</t>
         </is>
       </c>
       <c r="B9" s="6" t="n">
         <v>-2227</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="9" t="inlineStr">
         <is>
           <t xml:space="preserve">   Purchases</t>
         </is>
       </c>
       <c r="B10" s="10" t="n">
-        <v>-652</v>
+        <v>-2866</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="11" t="inlineStr">
         <is>
           <t>Gross Profit</t>
         </is>
       </c>
       <c r="B11" s="12" t="n">
         <v>5679</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="5" t="inlineStr">
         <is>
           <t>Gross Margin</t>
         </is>
       </c>
       <c r="B12" s="13" t="n">
         <v>0.7183152036428029</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="5" t="inlineStr">
         <is>
           <t>Total Operating Expenses</t>
         </is>
       </c>
       <c r="B13" s="6" t="n">
-        <v>-2927</v>
+        <v>-5095</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="7" t="inlineStr">
         <is>
           <t xml:space="preserve">   Personnel expense</t>
         </is>
       </c>
       <c r="B14" s="8" t="n">
         <v>-3275</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="9" t="inlineStr">
         <is>
           <t xml:space="preserve">   Other administrative and operating expenses</t>
         </is>
       </c>
       <c r="B15" s="10" t="n">
         <v>-1122</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="7" t="inlineStr">
         <is>
           <t xml:space="preserve">   Rental expenses</t>
         </is>
       </c>
       <c r="B16" s="8" t="n">
         <v>-698</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="11" t="inlineStr">
         <is>
           <t>EBITDA</t>
         </is>
       </c>
       <c r="B17" s="12" t="n">
-        <v>2752</v>
+        <v>584</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="11" t="inlineStr">
         <is>
           <t>EBITDA Margin</t>
         </is>
       </c>
       <c r="B18" s="14" t="n">
-        <v>0.348090058183658</v>
+        <v>0.07386794839362509</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="5" t="inlineStr">
         <is>
           <t>Total D&amp;A</t>
         </is>
       </c>
       <c r="B19" s="6" t="n">
         <v>-306</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" s="11" t="inlineStr">
         <is>
           <t>EBIT / Operating Income</t>
         </is>
       </c>
       <c r="B20" s="12" t="n">
-        <v>2446</v>
+        <v>278</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" s="5" t="inlineStr">
         <is>
           <t>Total Interest Income</t>
         </is>
       </c>
       <c r="B21" s="6" t="n">
         <v>132</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" s="9" t="inlineStr">
         <is>
           <t xml:space="preserve">   Other financial income</t>
         </is>
       </c>
       <c r="B22" s="10" t="n">
         <v>257</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" s="5" t="inlineStr">
         <is>
@@ -810,51 +810,51 @@
         <is>
           <t xml:space="preserve">   Other income</t>
         </is>
       </c>
       <c r="B25" s="8" t="n">
         <v>-82</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" s="9" t="inlineStr">
         <is>
           <t xml:space="preserve">   Net gain (loss) from foreign exchange operations</t>
         </is>
       </c>
       <c r="B26" s="10" t="n">
         <v>-9</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" s="11" t="inlineStr">
         <is>
           <t>Profit Before Tax</t>
         </is>
       </c>
       <c r="B27" s="12" t="n">
-        <v>2371</v>
+        <v>203</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" s="5" t="inlineStr">
         <is>
           <t>Total Income Tax</t>
         </is>
       </c>
       <c r="B28" s="6" t="n"/>
     </row>
     <row r="29">
       <c r="A29" s="15" t="inlineStr">
         <is>
           <t>Net Profit / (Loss)</t>
         </is>
       </c>
       <c r="B29" s="16" t="n">
         <v>328</v>
       </c>
     </row>
     <row r="30">
       <c r="A30" s="5" t="inlineStr">
         <is>
           <t>Net Margin</t>
         </is>